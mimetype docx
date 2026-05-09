--- v0 (2026-01-20)
+++ v1 (2026-05-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.12.2022, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na vaše obrazovky míří další díl Ekomagazínu a s ním i nová témata. Dozvíte se, že se Ostrava mění v město cyklistů, a to díky nově vznikajícím cyklostezkám. V Novém Jičíně se budou ve Smetanových sadech kácet kvůli špatnému zdravotnímu stavu stromy, krátce se zmíníme o plánech společnosti OKD s těžbou na Dole ČSM ve Stonavě a v závěrečném rozhovoru s Karlem Beldou se zaměříme na třídění odpadů v souvislosti se stavbou třídící linky v Ostravě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Ostravě se chystají další kilometry stezek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostrava se mění v město cyklistů. K velké oblibě tohoto druhu dopravy přispívá nejen sdílení jízdních kol, ale také hustá síť cyklostezek, která se každý rok ještě rozrůstá o další kilometry. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -388,93 +503,91 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Právě se nacházíme na jednom z nejkrásnějších míst v Bruntále, je to lipová alej na Uhlířském vrchu. Já bych byl rád, kdyby všichni, kteří tuto alej znají, jak turisté, tak bruntaláci, tuto alej podpořili v hlasování o alej roku. Myslím, že si to tato alej zaslouží."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hlasování končí 11. ledna příštího roku. Týden poté budou zveřejněny výsledky ankety i doprovodné fotosoutěže.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Budoucnost těžby ve Stonavě</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Společnost OKD zaslala koncem listopadu na Ministerstvo životního prostředí potřebnou dokumentaci pro zjišťovací řízení v rámci procesu EIA na období 2024 až do ukončení hornické činnosti pro Důl ČSM ve Stonavě. Vytěžit chce zhruba 5,7 milionů tun uhlí. Posuzovaná hornická činnost je plánována jen na Dole ČSM a zahrnuje i technickou likvidaci dolu. V současné době má společnost OKD platnou dokumentaci EIA z roku 2022, která byla prodloužena do konce roku 2026. V průběhu příštího roku chtějí těžaři z Dolu ČSM vytěžit zhruba 1,1 milionu tun uhlí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vodní plochy ve ostravské ZOO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V areálu Zoologické zahrady a botanického parku Ostrava je velké množství vodních ploch.  Bez nich by tamní biodiverzita byla daleko chudší. Desítky druhů obratlovců vodu využívají k pití a ke koupání a dalším desítkám druhů slouží jako místo k rozmnožování i úkrytu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mezi druhy, které jsou extrémně náročné na čistotu vody, patří například potápky. Její přítomnost v ostravské zoo je jasným důkazem, že voda je průzračná a tito ptáci v ní mohou bez problému najít svoji kořist. Loví ji totiž pod vodní hladinou. Totéž platí i pro ledňáčky říční.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Belda, jednatel OZO Ostrava: OZO Ostrava staví třídící linku, vznikne palivo pro Veolii</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podle nové odpadové legislativy jsou pro města stanovené třídicí cíle pro komunální odpady. Důraz se také klade na odklon využitelných odpadů ze skládek v souladu s principy oběhového hospodářství. Důležité je také zmínit, že odpady jsou zejména zdrojem cenných surovin pro další výrobu. Podrobnosti k tématu jednatel společnosti OZO Ostrava Karel Belda. Dobrý den, vítejte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Belda, jednatel společnosti OZO Ostrava: </w:t>
       </w:r>
       <w:r>
@@ -688,53 +801,52 @@
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pan Beldo, já Vám děkuji za rozhovor i za Váš čas, který jste věnoval našemu dílu Eko-magazínu o odpadech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Belda, jednatel společnosti OZO Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děkuji za pozvání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Redakčně upraveno / zkráceno. </w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -802,93 +914,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-06-12-2022-17-40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>