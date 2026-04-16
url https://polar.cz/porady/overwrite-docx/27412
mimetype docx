--- v0 (2025-12-24)
+++ v1 (2026-04-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.12.2022, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slezskoostravský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">KD Heřmanice zažil první akci po rekonstrukci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kulturní dům v Ostravě-Heřmanicích má za sebou kompletní rekonstrukci. Slezská Ostrava v něm ještě před oficiálním otevřením uspořádala první zatěžkávací akci – tradiční Ples seniorů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,75 +178,73 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Tak já jsem tady ještě nebyla, ale je to krásné, jsem tady  poprvé." 2.) "Jo, je to opravené pěkně, jo, jo." 3.) "No je to krásné tady. My jsme tady sice nebyli, když to bylo  ještě v původním stavu, ale teď se nám to líbí." - A obecně k akcím, které pro vás obvod dělá? Jako pro  seniory? - 4.) "Úžasné, my jsme tak spokojení, že si to nedovedete představit.  A my jsme za to strašně vděčni, že se tak dostaneme mezi sobě rovné, mezi  vrstevníky, máme si co popovídat, hodně se známe. A když se neznáme, tak se  seznámíme." 5.) "Vzhledem k tomu, že jsem byla zaměstnanec Slezské  Ostravy, tak jsem byla správce kulturních domů. A tady den jsem také měla ve  své péči. Je pěkně udělaný, každopádně. Škoda, že nejsou větší prostory."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to první akce ještě před slavnostním otevřením, taková  zatěžkávací, abychom doladili poslední věci, které tady v tom kulturním  domě třeba ještě chybí. Nebo jsme se ještě nenaučili s nimi pracovat. A  vybrali jsme jako zatěžkávací akci Ples seniorů, což je tradiční akce, která se  dříve konávala v Kulturním domě v Michálkovicích, protože Slezská Ostrava  nedisponovala moderním kulturním domem, kde by se mohla konat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekonstrukce kulturního domu vyšla na 38 milionů korun a trvala  necelý rok.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rekonstrukce kulturního domu vyšla na 38 milionů korun a trvala  necelý rok. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V rámci ní se zrekonstruovala fasáda kulturního domu.  Kulturní dům získal novou střechu, ale také izolace a kompletní proměnou prošly  také interiéry, v rámci kterých se mimo jiné rozšířila pobočka zdejší knihovny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O víkendu 17. a 18. prosince budou pro veřejnost připraveny  Dny otevřených dveří.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O víkendu 17. a 18. prosince budou pro veřejnost připraveny  Dny otevřených dveří. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -206,93 +319,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/slezskoostravsky-expres/slezskoostravsky-miniexpres-07-12-2022-16-50" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>