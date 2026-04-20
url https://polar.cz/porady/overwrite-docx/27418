--- v0 (2026-01-15)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.12.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozpočet Ostravy bude nejvyšší v historii města</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravské má na příští rok chválen rekordní rozpočet. Příjmy i výdaje by měly přesáhnout 14 miliard korun a je to nejvíce v historii města. Více než třetina rozpočtu půjde na investice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozpočet je o téměř 2 miliardy vyšší než v letošním roce a je to především díky výběru sdílených daní, které by měly právě o tuto částku narůst. Zdroje navyšují převody z minulých let a také úvěr z roku 2020. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Svozil, náměstek primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Pro město je zásadní schválení státního rozpočtu České republiky na rok 2023 dne 30. listopadu  2022. Obsahuje totiž mj. financování projektu čtyř kulturních staveb pro čtyři největší česká  města. Pro Ostravu to znamená státní spolufinancování klíčové stavby investičního rozpočtu –  Koncertní haly a související rekonstrukci Domu kultury města Ostravy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Největší investice půjdou jako obvykle do rozvoje vodohospodářské infrastruktury, hlavně na budování kanalizace, dále na rekonstrukci domova pro seniory Korýtko nebo na modernizaci městské nemocnice.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Největší investice půjdou jako obvykle do rozvoje vodohospodářské infrastruktury, hlavně na budování kanalizace, dále na rekonstrukci domova pro seniory Korýtko nebo na modernizaci městské nemocnice. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Bajgarová, náměstkyně primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Kapitálový rozpočet města umožňuje jak realizaci drobných, avšak důležitých investic, tak  zároveň strategických a investičně náročných projektů. Zároveň reagujeme na nově vznikající  potřeby. Do rozpočtu jsme proto nově zařadili zdroje na obnovu cyklistické infrastruktury ve výši  25 milionů korun či projekty s cílem energetických úspor a využívání alternativních zdrojů  energií."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro městské obvody se ve schváleném rozpočtu počítá s částkou asi 2 a půl miliardy korun, což je o 400 milionů korun více než letos.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -128,53 +242,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé by ocenili veřejné toalety u parkoviště pod Javorovým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé, kteří bydlí poblíž parkoviště pod spodní stanicí lanovky na Javorový vrch, si stěžují, že jim turisti znečišťují okolí jejich domů. Důvodem jsou chybějící veřejné toalety.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Javorový je jedním z velmi frekventovaných cílů v Beskydech. Lidé, kteří přijedou na parkoviště pod lanovkou, si však nemají kam odskočit a obyvatelům blízkých domů se samozřejmě nelíbí, že jim turisté znečišťují okolí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Javorový je jedním z velmi frekventovaných cílů v Beskydech. Lidé, kteří přijedou na parkoviště pod lanovkou, si však nemají kam odskočit a obyvatelům blízkých domů se samozřejmě nelíbí, že jim turisté znečišťují okolí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Kaszper, muž bydlící v sousedství parkoviště:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Je to nepříjemné, protože tady jezdí turisti a nemají tady sociální zařízení. Všude tady okolo je potom svinčík.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po veřejných toaletách volá i provozovatel paraglidingového parku. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -472,62 +585,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr  Orieščík (ČSSD), starosta Suchých Lazců: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Byli  bychom rádi, kdyby tato kaplička byla prohlášena kulturní  památkou. U sochy jsme v průběhu opravy zjistili, že už kulturní  památkou je.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  V  příštím roce budou restaurovány také vnitřní stěny kaple.  Sondy zde totiž odhalily původní, barokních malby.     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy,  6. prosince, 17 h - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Úterní dopravní nehoda na Opavsku si vyžádala zranění dvou osob. Srážka osobního a nákladního vozidla se stala kolem 18 hodin v Dolním Benešově. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Největší nedostatek praktických lékařů je na Novojičínsku a Karvinsku. Ke kvalitní zdravotní péči se nemůže dostat v okrese Nový Jičín  přibližně 44 tisíc lidí, v okrese Karviná pak 16 tisíc pacientů.  Největším problémem je nerovnoměrná dostupnost a věk praktiků. Vyplývá to z aktuální analýzy společnosti MOJE AMBULANCE</w:t>
       </w:r>
@@ -578,75 +679,73 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Tak já jsem tady ještě nebyla, ale je to krásné, jsem tady  poprvé." 2.) "Jo, je to opravené pěkně, jo, jo." 3.) "No je to krásné tady. My jsme tady sice nebyli, když to bylo  ještě v původním stavu, ale teď se nám to líbí." - A obecně k akcím, které pro vás obvod dělá? Jako pro  seniory? - 4.) "Úžasné, my jsme tak spokojení, že si to nedovedete představit.  A my jsme za to strašně vděčni, že se tak dostaneme mezi sobě rovné, mezi  vrstevníky, máme si co popovídat, hodně se známe. A když se neznáme, tak se  seznámíme." 5.) "Vzhledem k tomu, že jsem byla zaměstnanec Slezské  Ostravy, tak jsem byla správce kulturních domů. A tady den jsem také měla ve  své péči. Je pěkně udělaný, každopádně. Škoda, že nejsou větší prostory."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to první akce ještě před slavnostním otevřením, taková  zatěžkávací, abychom doladili poslední věci, které tady v tom kulturním  domě třeba ještě chybí. Nebo jsme se ještě nenaučili s nimi pracovat. A  vybrali jsme jako zatěžkávací akci Ples seniorů, což je tradiční akce, která se  dříve konávala v Kulturním domě v Michálkovicích, protože Slezská Ostrava  nedisponovala moderním kulturním domem, kde by se mohla konat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekonstrukce kulturního domu vyšla na 38 milionů korun a trvala  necelý rok.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rekonstrukce kulturního domu vyšla na 38 milionů korun a trvala  necelý rok. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V rámci ní se zrekonstruovala fasáda kulturního domu.  Kulturní dům získal novou střechu, ale také izolace a kompletní proměnou prošly  také interiéry, v rámci kterých se mimo jiné rozšířila pobočka zdejší knihovny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O víkendu 17. a 18. prosince budou pro veřejnost připraveny  Dny otevřených dveří.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O víkendu 17. a 18. prosince budou pro veřejnost připraveny  Dny otevřených dveří. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -721,93 +820,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-12-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>