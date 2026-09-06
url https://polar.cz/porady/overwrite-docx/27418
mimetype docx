--- v1 (2026-04-20)
+++ v2 (2026-09-06)
@@ -862,51 +862,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-12-2022-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-12-2022-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>