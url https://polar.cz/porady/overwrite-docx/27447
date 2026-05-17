--- v0 (2025-12-25)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.12.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Od střelby ve FN Ostrava uplynuly 3 roky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">U Fakultní nemocnice Ostrava se uskutečnil pietní akt, kterým si jeho účastníci znovu připomněli tragickou střelbu z roku 2019. Přímo v čekárně chirurgie tehdy Ctirad Vitásek začal střílet z pistole a zavraždil 7 lidí. Motivem byla zřejmě jeho nespokojenost s prací lékařů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -210,82 +325,74 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Jde  o sedadla, která nejsou příliš atraktivní, ovšem jejich cena  zajímavá zcela jistě je.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Pohybuje  se od 110 do  170 korun. Cena se zvýšila také u předplatného,  které se již začalo prodávat.     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Finanční  situaci divadla komplikuje zvyšování cen energií a také zákonné  navýšení platů zaměstnanců o 10%, což se promítlo už do  tohoto roku, kdy v rozpočtu chybělo necelých 8 mil. korun. Ty pak  sanoval zřizovatel – město Opava. Vedení divadla pak kvůli  úsporám měnilo také dramaturgii této sezóny.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš  Kománek, ředitel, Slezské divadlo v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Změnou  titulu jsme ušetřili téměř milion korun na hostujících  umělcích, na scéně, na kulisách na  všech věcech s tím souvisejících.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Namísto  Mozartovy opery bylo v červnu uvedeno ve spolupráci s ukrajinským  baletem taneční představení Já, Karolína. Nyní Smetanovy Dvě  vdovy nahradil Dvořákův Jakobín.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Slezské  divadlo bude hrát také během vánočních svátků. Uvede  například muzikály Mrazík a Noc na Karlštejně nebo komedii Můj  nejlepší kamarád.                                                                                                                                                                                                                     </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">  Slezské  divadlo bude hrát také během vánočních svátků. Uvede  například muzikály Mrazík a Noc na Karlštejně nebo komedii Můj  nejlepší kamarád.                                                                                                                                                                                                                      </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdroj:  Slezské divadlo v Opavě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 12. prosince, 16 h - 1</w:t>
       </w:r>
     </w:p>
@@ -356,53 +463,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejvíce kamer je v Panoramce na Havlíčkově náměstí a nově v bytovém domě Oblouk Kamery hlídají i některé domy v lokalitách Skautská a Dělnická.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Dekický (ODS), místostarosta MOb Ostrava-Poruba:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Není to takzvaný Velký bratr. Kamery jsou opravdu umístěny tak, že nezasahujeme do soukromí, nekontrolujeme v kolik přijdou lidé domů a s kým.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dalších 45 kamer, které jsou napojeny na MP, monitorují veřejná prostranství. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dalších 45 kamer, které jsou napojeny na MP, monitorují veřejná prostranství.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jindřich Machů, mluvčí MP Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tatro místa byla vytipovaná podle protiprávného jednání, respektive počtu spáchaných přestupků, případně trestných činů a jsou to rovněž místa, kde může docházet k takovému protiprávnímu jednání. Cílem v každém případě je, aby byla zvýšena pocitová bezpečnost spoluobčanů.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Počet kamer chce porubská radnice dále rozvíjet a modernizovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -456,53 +562,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vedle pracovníků odboru sociálních věcí se do akce v letošním roce zapojily ostatní odbory magistrátu a také městské organizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bernarda Urbancová, vedoucí odboru sociálních věcí MmH: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Budeme ty balíčky dávat do rodin, se kterými OSPOD pracuje. Děvčata znají ty své rodiny, něco se již i rozdalo, takže v rámci návštěv, šetření vždy vezmou balíček podle věku dítěte a dají to dětem. Je pravda, že některé děti opravdu by možná ani balíček nedostaly, kdyby nedostaly tento.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podle sociálních pracovníků rodin, které se dostávají do složitých situací, rychle přibývá.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podle sociálních pracovníků rodin, které se dostávají do složitých situací, rychle přibývá. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Český Těšín hostil nejlepší badmintonisty ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -535,53 +640,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z domácích hráčů TJ Slavoj Český Těšín vkládala naděje v kvalifikaci do Matěje Rzeplinského, loňského mistra republiky ve čtyřhře, a Veroniky Pawlikové. Matěje ve čtvrtfinále porazil Patrik Hrazdíra.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matěj Rzeplinski, účastník MČR v badmintonu U19</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Já jsem sem přijel téměř bez tréninku, začal jsem trénovat, začal jsem trénovat dva týdny předtím, protože jsem ukončil kariéru rok zpátky, ale strašně jsem se na to těšil, užil jsem si to. Můj výkon mohl být lepší, ale bylo to dobré. Tady bylo hodně diváků, hodně fanoušků, to bylo super.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Další důležitý turnaj by měl Český Těšín zažít opět v lednu v rámci již 44. ročníku Těšínského poháru, který se od roku 1995 hraje jako memoriál Stanislava Krauze.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Další důležitý turnaj by měl Český Těšín zažít opět v lednu v rámci již 44. ročníku Těšínského poháru, který se od roku 1995 hraje jako memoriál Stanislava Krauze. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -656,93 +760,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-12-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>