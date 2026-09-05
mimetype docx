--- v1 (2026-05-17)
+++ v2 (2026-09-05)
@@ -802,51 +802,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-12-2022-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-12-2022-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>