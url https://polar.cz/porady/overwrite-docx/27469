--- v0 (2026-01-17)
+++ v1 (2026-04-25)
@@ -1,209 +1,320 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.12.2022, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">F-M bude mít nejlevnější teplo v rámci CZT v regionu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatele Frýdku-Místku čeká v roce 2023 regionálně nejnižší navýšení ceny tepelné energie. Společnost Veolia udržela po dohodě s městskou společností DISTEP nárůst pod dvacet procent. Obě společnost navíc uzavřely memorandum o větší spolupráci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Teplárna ve Sviadnově má obrovskou výhodu, dokáže vyrábět  teplo z uhlí, plynu i biomasy. Díky tomu dokázal její provozovatel,  společnost Veolia, udržet ceny tepla pro příští rok na nižší úrovni, než tomu bude  jinde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub  Tobola, obchodní ředitel skupiny Veolia:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ceny se liší od velikosti odběrů odběratele. Případně i  cenové lokality. Nicméně i ceny tepla v rámci, ať už Ostravy, Karviné nebo  Frýdku-Místku se pohybují v řádech desítek procent. V Ostravě je to  trochu víc, z důvodů palivové základny. Tam se pohybujeme kolem 40 procent,  Karviná a Frýdek-Místek se bude pohybovat něco přes 30 procent."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Významným odběratelem tepla ve Frýdku-Místku je městská  společnost Distep, která ho dále distribuuje do dalších domů a firem. S Veolií  nyní uzavřela memorandum o ještě intenzivnější spolupráci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Významným odběratelem tepla ve Frýdku-Místku je městská  společnost Distep, která ho dále distribuuje do dalších domů a firem. S Veolií  nyní uzavřela memorandum o ještě intenzivnější spolupráci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Tobola, obchodní ředitel skupiny Veolia:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta spolupráce bude spočívat v tom, že v rámci teplárenství,  nejenom ve Frýdku-Místku, ale obecně, potřebujeme modernizovat. Potřebujeme  investovat a potřebujeme rozšířit naši palivovou základnu o další zdroje.  Frýdek-Místek má tu výhodu, že využívá dneska biomasu, využívá částečně černé  uhlí, ale černé uhlí tady v regionu končí a budeme od něho postupně odcházet.  Tak potřebujeme spolupráci s městem a se společností Distep najít  nejefektivnější řešení pro teplárenství v rámci města Frýdku-Místku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Naším dlouhodobým cílem je, aby město Frýdek-Místek  prostřednictvím své společnosti Distep dosáhlo přijatelné ceny a dostatečného  množství tepla. Tady je to velmi o aktivním a schopném vedení, které dokázalo v současné  situaci vyjednat s Veolií podmínky, které, tak jak jsme avizovali ještě  před koncem roku, udrží ten nárůst v řádech inflace. A tato cena bude dodržena. Pro mě je to velmi dobrá zpráva, jak ze společnosti, tak  zároveň ve vtahu k občanům. Nejenom, že plníme své sliby, ale zároveň jsme  schopni je naplnit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Veolia navýší cenu v regionu o 19,5 procenta. Distep se  s ní ale dohodl, že pro jeho zákazníky bude navýšení o dvě procenta nižší,  tedy o 17,5 procenta.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Veolia navýší cenu v regionu o 19,5 procenta. Distep se  s ní ale dohodl, že pro jeho zákazníky bude navýšení o dvě procenta nižší,  tedy o 17,5 procenta. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Čuda, předseda představenstva DISTEP:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jednoznačně, tak jak deklarují právě  od poloviny tohoto roku, vzhledem k tomu, že známe a víme, jaká je  palivová základna, jakým způsobem hospodaříme, jakým způsobem teplo  distribuujeme, tak jsme dneska schopni udržet cenu na úrovni inflace.  Kdy v tuto chvíli navýšení ceny tepla je v řádu cca 130 korun za  gigajoul."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Já bych určitě chtěl ocenit aktivitu naší společnosti Distep,  která opravdu jenom nevyčkává, ale průžně reaguje a aktivně na vývoj. Jak, co se  týká technologií, tak spolupráce s producentem tepla na území města. A je  třeba říct, že pouze taková aktivní obchodní politika vede k tomu, že ta  cena, přesto, že se zvyšuje, tak je nadále udržitelná. A můžeme se opět  pochválit jedním z nejmenších nárůstů v širokém okolí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Distep nyní zažívá situaci, že se k němu opět chtějí  připojit klienti, kteří se v minulosti kvůli výhodnějším nabídkám  odpojili. Zároveň se připojují obecně další noví odběratelé.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Distep nyní zažívá situaci, že se k němu opět chtějí  připojit klienti, kteří se v minulosti kvůli výhodnějším nabídkám  odpojili. Zároveň se připojují obecně další noví odběratelé. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Tobola, obchodní ředitel skupiny Veolia:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Snažíme se společně s naším partnerem napojovat  veškerou novou výstavbu, i existující výstavbu, která dneska není napojena na  síť CZT, znovu napojovat na CZT. Tak, abychom mohli co nejvíce tepla, které  vyrobíme v naší teplárně, uplatnit v rámci města Frýdku-Místku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Což je samozřejmě velmi dobrý  signál. Protože dalšími odběrateli dochází k šetření těch režijních nákladů  a může být ta výsledná cena opět přijatelnější a samozřejmě, že děláme i ty  kroky, že veškeré naše investiční akce už připravujeme tak, abychom je napojili,  ty nové objekty, na Distep."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Distep je dodavatelem 85 % tepelné energie ze soustavy  centrálního vytápění na území města. Tepelnou energií a teplou vodou zásobuje  přibližně 18 300 domácností. Kompletní rozvodné trasy mají 41 kilometrů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Distep je dodavatelem 85 % tepelné energie ze soustavy  centrálního vytápění na území města. Tepelnou energií a teplou vodou zásobuje  přibližně 18 300 domácností. Kompletní rozvodné trasy mají 41 kilometrů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastupitelstvo schválilo rozpočet na rok 2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -215,97 +326,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdek-Místek má za sebou druhé zasedání zastupitelstva v novém  volebním období. To první bylo pouze ustavující a nyní už zastupitelům začal  intenzivní proces jednání a schvalování dalších důležitých kroků pro město. Stěžejním  tématem zhruba dvouhodinové diskuze plné věcných připomínek i pochval byl  rozpočet na rok 2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já bych rád řekl, že nepřijde o nic zásadního. Rozpočet města  byl sestaven obezřetně. My chceme do budoucna v dalších rozpočtových  změnách spíše dělat ty pozitivní. Zapojovat další příjmy. Takže teďka jsme ho  sestavili obezřetně. S tím, že jsme zachovali všechny sociální programy,  podporu sportu. Jediné, k čemu došlo, je odsun některých velkých investic  v čase. Nikoliv k jejich vyřazení, pouze jejich odsun v čase. A  věřím, že ten rozpočet, tak jak je sestaven, je velmi kvalitní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozpočet se nakonec schválil, hlasovalo pro něj 25 z 37  přítomných zastupitelů. Počítá s výdaji 1, 87 miliardy korun a odhaduje  příjmy zhruba přes 1,5 miliardy. Rozdíl mezi příjmy a výdaji ve výši 365  milionů korun chce město dokrýt z přebytku hospodaření a  z bezúročného úvěru.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rozpočet se nakonec schválil, hlasovalo pro něj 25 z 37  přítomných zastupitelů. Počítá s výdaji 1, 87 miliardy korun a odhaduje  příjmy zhruba přes 1,5 miliardy. Rozdíl mezi příjmy a výdaji ve výši 365  milionů korun chce město dokrýt z přebytku hospodaření a  z bezúročného úvěru. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Obecně my jako koalice nechceme to město zadlužovat více,  než je nutné. Nicméně ty podmínky, které my máme z úvěru, které jsou z minulosti,  pokud si můžeme půjčit za 0,75 %, tak jsou velmi výhodné. A už lehkou  matematickou úvahou se dá spočítat, že jinde dokážeme ty peníze získat nebo ty  použité peníze dokáží pro město přinést další zdroje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zároveň se budou hledat další úsporná opatření.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zároveň se budou hledat další úsporná opatření. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My samozřejmě spouštíme celou řadu projektů, které by měly  do budoucna ušetřit a zajistit soběstačnost města. Dnes se tady hovořilo o  výměně veřejného osvětlení. Zadali jsme projekty na využití střech městských  budov pro zdroje energie, které bychom komunitně v rámci města mohli užívat.  A těch projektů je celá řada."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dále se na zastupitelstvu řešily běžné záležitosti, jako  hospodaření s majetkem, územní rozvoj a investiční akce.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dále se na zastupitelstvu řešily běžné záležitosti, jako  hospodaření s majetkem, územní rozvoj a investiční akce. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Do podzimní výzvy 10 tisíc kroků se ve F-M zapojilo 150 lidí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -317,125 +425,122 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdek-Místek se opět zapojil do podzimní výzvy 10 tisíc  kroků. Za město soutěžilo 150 účastníků ve věku od 8 do 73 let. Ti nejúspěšnější  byli oceněni na magistrátu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Celkem ušli téměř 40 tisíc kilometrů, což je ve Frýdku-Místku  velice hodně a řadí tak Frýdek-Místek na 15. místo z 89 zúčastněných měst.  Postupně stoupáme tabulkou výš a výš."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">První místo za Frýdek-Místek vybojovala Veronika Osičková.  Během loňského října ušla 909 kilometrů. Druhé místo obsadila Markéta Petříková  a třetí Pavlína Pavlicová, která je zároveň členkou vítězného týmu  PajdoBojovnice. Organizátoři výzvy motivují k pohybu, protože například účastníci  vyššího věku a s vyšším BMI získávají více bodů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">První místo za Frýdek-Místek vybojovala Veronika Osičková.  Během loňského října ušla 909 kilometrů. Druhé místo obsadila Markéta Petříková  a třetí Pavlína Pavlicová, která je zároveň členkou vítězného týmu  PajdoBojovnice. Organizátoři výzvy motivují k pohybu, protože například účastníci  vyššího věku a s vyšším BMI získávají více bodů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Martinek, ideový tvůrce výzvy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já potřebuji motivovat ty, kteří se nepohybují, kteří mají  určitý problém. Takže ta výzva směřuje pro ty, kteří v životě by nešli na  nějaké run czechy nebo na nějaké běhy, protože by věděli, že by skončili mezi  posledními. Tak jsme vymysleli bodovací systém, že čím jsi starší, čím si  obéznější, tím získáš více bodů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Těší mě, že do jednotlivých výzev se zapojuje čím dál tím  více lidí, kteří tak věnují pravidelnému pohybu svůj čas a prospívají tím svému  zdraví. Není nutné, aby každý ušel denně 10 tisíc kroků. Účastník si sám určí,  jaké jsou jeho možnosti. Důležitější než přesný počet kroků, je pravidelný  pohyb."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Deset tisíc kroků odpovídá vzdálenosti zhruba 7,5 kilometru.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Deset tisíc kroků odpovídá vzdálenosti zhruba 7,5 kilometru. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Martinek, ideový tvůrce výzvy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My tam ještě kromě soutěžního bodování máte takovou Virtuální  pouť po České republice, kde je asi takových 1 000 kilometrů. Začíná se v Bruntále,  jde se asi tak 200 až 300 kilometrů po Moravskoslezském kraji a pak se jde směrem  na Dobříš. A když vy ujedete třeba kilometr nebo i těch 500 metrů, nahrajete  tam ten úsek, tak potom se vám představí ta trasa."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Frýdek-Místek se zapojí do jarní výzvy a věřím, že opět  stoupne počet účastníků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podrobnosti o výzvě a jejich dalších akcích najdete na webu .</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podrobnosti o výzvě a jejich dalších akcích najdete na webu . </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -510,93 +615,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-15-12-2022-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>