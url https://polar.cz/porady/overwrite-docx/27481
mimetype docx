--- v0 (2026-01-15)
+++ v1 (2026-05-14)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.12.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hlásiče požáru a detektory plynu zachraňují životy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hlásiče požáru a detektory plynu prokazatelně zachraňují životy a je velmi důležité si je opatřit. Seniorům v tom výrazně pomáhá Moravskoslezský kraj i Ostrava, které v rámci svých projektů zdarma tato zařízení distribuují. Kraj k tomu využívá síť Senior Pointů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hlásiče požáru a detektory oxidu uhelnatého jsou zejména v zimním obdobím životně důležitým opatřením. Proto se Ostrava i MS kraj snaží dostat tato zařízení k co největšímu počtu obyvatel. Ostrava nechala tato zařízení namontovat do svých asi 13 tisíc bytů a hasiči potvrdili, že v posledních 5 letech už možná zachránila desítky životů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Pliska, vedoucí útvaru prevence HZS MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Od roku 2018 už HZS MS kraje eviduje 154 hlášení instalovaných detektorů pouze na území města Ostravy. V 82 případech to byly hlásiče požáru a v 72 případech detektory CO2.  Je tedy možné říct, že detektory opravdu pomohly zachránit lidské životy."  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krajský úřad rozdává tato zařízení zdarma seniorům po celém regionu. Dostat mohou jak detektor plynu tak hlásič požáru. Jen letos jich kraj rozdal 1600.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krajský úřad rozdává tato zařízení zdarma seniorům po celém regionu. Dostat mohou jak detektor plynu tak hlásič požáru. Jen letos jich kraj rozdal 1600. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Vondrák, hejtman MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Starší lidé patří do nejzranitelnější skupiny obyvatel kraje. Zvláště Ti, kteří žijí sami. Stačí  trocha jejich nepozornosti nebo neobratnosti a může dojít k velkému neštěstí. Naše  detektory a hlásiče seniory chrání před požárem nebo nebezpečným oxidem uhelnatým,  který je životu nebezpečný i tím, že jeho únik nelze jednoduše rozpoznat. Je bezbarvý a  bez jakéhokoli zápachu. Určitě doporučuji starším lidem, aby si hlásiče doma umístili."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krajský úřad využívá k distribuci hlásičů a detektorů tzv. Senior Pointy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -149,161 +263,157 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Teplárna ve Sviadnově má obrovskou výhodu, dokáže vyrábět  teplo z uhlí, plynu i biomasy. Díky tomu dokázal její provozovatel,  společnost Veolia, udržet ceny tepla pro příští rok na nižší úrovni, než tomu bude  jinde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub  Tobola, obchodní ředitel skupiny Veolia:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ceny se liší od velikosti odběrů odběratele. Případně i  cenové lokality. Nicméně i ceny tepla v rámci, ať už Ostravy, Karviné nebo  Frýdku-Místku se pohybují v řádech desítek procent. V Ostravě je to  trochu víc, z důvodů palivové základny. Tam se pohybujeme kolem 40 procent,  Karviná a Frýdek-Místek se bude pohybovat něco přes 30 procent."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Významným odběratelem tepla ve Frýdku-Místku je městská  společnost Distep, která ho dále distribuuje do dalších domů a firem. S Veolií  nyní uzavřela memorandum o ještě intenzivnější spolupráci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Významným odběratelem tepla ve Frýdku-Místku je městská  společnost Distep, která ho dále distribuuje do dalších domů a firem. S Veolií  nyní uzavřela memorandum o ještě intenzivnější spolupráci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Tobola, obchodní ředitel skupiny Veolia:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta spolupráce bude spočívat v tom, že v rámci teplárenství,  nejenom ve Frýdku-Místku, ale obecně, potřebujeme modernizovat. Potřebujeme  investovat a potřebujeme rozšířit naši palivovou základnu o další zdroje.  Frýdek-Místek má tu výhodu, že využívá dneska biomasu, využívá částečně černé  uhlí, ale černé uhlí tady v regionu končí a budeme od něho postupně odcházet.  Tak potřebujeme spolupráci s městem a se společností Distep najít  nejefektivnější řešení pro teplárenství v rámci města Frýdku-Místku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Naším dlouhodobým cílem je, aby město Frýdek-Místek  prostřednictvím své společnosti Distep dosáhlo přijatelné ceny a dostatečného  množství tepla. Tady je to velmi o aktivním a schopném vedení, které dokázalo v současné  situaci vyjednat s Veolií podmínky, které, tak jak jsme avizovali ještě  před koncem roku, udrží ten nárůst v řádech inflace. A tato cena bude dodržena. Pro mě je to velmi dobrá zpráva, jak ze společnosti, tak  zároveň ve vtahu k občanům. Nejenom, že plníme své sliby, ale zároveň jsme  schopni je naplnit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Veolia navýší cenu v regionu o 19,5 procenta. Distep se  s ní ale dohodl, že pro jeho zákazníky bude navýšení o dvě procenta nižší,  tedy o 17,5 procenta.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Veolia navýší cenu v regionu o 19,5 procenta. Distep se  s ní ale dohodl, že pro jeho zákazníky bude navýšení o dvě procenta nižší,  tedy o 17,5 procenta. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Čuda, předseda představenstva DISTEP:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jednoznačně, tak jak deklarují právě  od poloviny tohoto roku, vzhledem k tomu, že známe a víme, jaká je  palivová základna, jakým způsobem hospodaříme, jakým způsobem teplo  distribuujeme, tak jsme dneska schopni udržet cenu na úrovni inflace.  Kdy v tuto chvíli navýšení ceny tepla je v řádu cca 130 korun za  gigajoul."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Já bych určitě chtěl ocenit aktivitu naší společnosti Distep,  která opravdu jenom nevyčkává, ale průžně reaguje a aktivně na vývoj. Jak, co se  týká technologií, tak spolupráce s producentem tepla na území města. A je  třeba říct, že pouze taková aktivní obchodní politika vede k tomu, že ta  cena, přesto, že se zvyšuje, tak je nadále udržitelná. A můžeme se opět  pochválit jedním z nejmenších nárůstů v širokém okolí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Distep nyní zažívá situaci, že se k němu opět chtějí  připojit klienti, kteří se v minulosti kvůli výhodnějším nabídkám  odpojili. Zároveň se připojují obecně další noví odběratelé.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Distep nyní zažívá situaci, že se k němu opět chtějí  připojit klienti, kteří se v minulosti kvůli výhodnějším nabídkám  odpojili. Zároveň se připojují obecně další noví odběratelé. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Tobola, obchodní ředitel skupiny Veolia:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Snažíme se společně s naším partnerem napojovat  veškerou novou výstavbu, i existující výstavbu, která dneska není napojena na  síť CZT, znovu napojovat na CZT. Tak, abychom mohli co nejvíce tepla, které  vyrobíme v naší teplárně, uplatnit v rámci města Frýdku-Místku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Což je samozřejmě velmi dobrý  signál. Protože dalšími odběrateli dochází k šetření těch režijních nákladů  a může být ta výsledná cena opět přijatelnější a samozřejmě, že děláme i ty  kroky, že veškeré naše investiční akce už připravujeme tak, abychom je napojili,  ty nové objekty, na Distep."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Distep je dodavatelem 85 % tepelné energie ze soustavy  centrálního vytápění na území města. Tepelnou energií a teplou vodou zásobuje  přibližně 18 300 domácností. Kompletní rozvodné trasy mají 41 kilometrů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Distep je dodavatelem 85 % tepelné energie ze soustavy  centrálního vytápění na území města. Tepelnou energií a teplou vodou zásobuje  přibližně 18 300 domácností. Kompletní rozvodné trasy mají 41 kilometrů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hasiči od pátečních ranních hodin zasahovali na mnoha místech celého Moravskoslezského kraje. Nejčastěji u problémů v dopravě. Na mnoha místech uvízly autobusy a nákladní vozy a těžký sníh také lámal stromy. Na silnici I/57 u obce Vrchy v kopci uvízlo 20 kamionů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Řidičům se v pátek otevřel 700 metrů dlouhý úsek nově budovaného obchvatu Karviné. Cesta byla zprovozněna už 11. prosince pro hromadnou dopravu. Teď je zde provoz veden bez omezení podle schváleného provizorního dopravního značení. Práce budou pokračovat po novém roce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -349,57 +459,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Navrátil, primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Rozpočet  máme připravený schodkový. Ten schodek je způsobený vysokými  náklady na energie, mzdy, na provoz,  pohonné  hmoty atd.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Rozdíl  mezi příjmy a výdaji pro následující rok činí 336 milionů  korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Navrátil, primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Rozpočet vyrovnáme úvěrem. Buď  to bude revolvingový úvěr nebo kontokorent.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Je  to z toho důvodu, že se jedná o předfinancování všech  dotačních titulů, které máme z národních i evropských  programů, abychom dodělali všechny důležité investiční akce.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Mnohé  z nich začaly být realizovány už letos a jsou tedy zohledněny ve  stávajícím rozpočtu. Další projekty reagují na současnou  ekonomickou krizi. A tak město hodlá investovat např. do  fotovoltaických elektráren, úsporného veřejného osvětlení  nebo zateplování budov.   </w:t>
       </w:r>
     </w:p>
@@ -427,61 +530,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Přestože  se úspory v rozpočtu se hledaly těžko, občané Opavy to  nepocítí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Navrátil, primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nenavyšujeme  poplatky, za komunál atd. Nenavyšujeme daně z nemovitostí a  pozemků. Snažíme  se tu linii držet tak, abychom nezdražovali ani v dopravním  podniku a jiných službách, které poskytujeme.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Rozpočet  budou opavští zastupitelé schvalovat na svém zasedání 19.  prosince, kde jej mohou připomínkovat také občané.     </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Rozpočet  budou opavští zastupitelé schvalovat na svém zasedání 19.  prosince, kde jej mohou připomínkovat také občané.           </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekt kulturního domu v Novém Jičíně zřejmě končí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -562,204 +655,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Správa CHKO Beskydy nechala obnovit dřevěné zábradlí u nelegální cestě nazvané Andělské schody, která vede na vrchol Smrku. Zkratka totiž protíná jedno z nejcennějších míst beskydské přírody. Lidé tam nesmí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Lehký, vedoucí Oddělení ochrany přírody a krajiny, CHKO Beskydy:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Zároveň je to relativně nebezpečné, protože je to hodně strmé, drží se tam závěje. Každopádně pohyb mimo značené stezky v rezervaci je přestupkem. Pokud takový hříšník potká naše správce, tak musí počítat s pokutou od jednoho do deseti tisíc korun.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fotosoutěž Region očima mladých ocenila vítěze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Žáci a studenti 10 škol z Bruntálska i regionu polského Prudniku obeslali fotosoutěž bezmála 200 fotografiemi na vypsaná témata.  Pořádání soutěže se zhostil místní Spolek bruntálských fotografů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Soutěž proběhla již pošesté, tradici jejího konání nepřerušily ani dva covidové roky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Pajkošová, vedou Oddělení kultury MěÚ Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V době covidu to bylo takové velmi složité a ceny jsme jeli předávat do polského Prudniku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Joanna Korzeniovska (PL), středisko kultury Prudnik:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Já jsem moc ráda a děti taky, jsme rádi, že můžeme jezdit a cestovat zase do Bruntálu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Danyi, spoluautor soutěže: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Naším patronem je pan Jindřich Štreit. Zhruba se účastnilo na 40 fotografů s Polska a Česka a celkem bylo zasláno kolem 200 fotografií. Hodnotila je porota z Polska a Česka ve složení Joanna Korzienowska, Piotr Kulczik, já, moje maličkost a Vladimír Kaštyl.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Soutěž je omezena věkem žáků a podmínkou všech soutěžních témat je vztah k domácím regionům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Kaštyl, spoluautor soutěže:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Témata 6. ročníku byla Krajina a architektura, potom Lidé a portrét, Ze života – reportáž a volné téma, které se dalo vlastně fotografovat mobilem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> S rostoucí zkušeností mladých fotografů a rozvojem techniky stoupá také úroveň.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jindřich Štreit, fotograf a patron soutěže:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Také se mi líbí, jak je organizována. Kromě toho tématického i ta úroveň celé té fotografické soutěže je opravdu velice dobrá.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaisa Otipková, 2. místo kategorie Krajina:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Mě začalo bavit fotit asi před rokem. Tak většinou krajinu, ale ráda fotím i lidi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1. září příštího roku bude zahájen další, již 7. ročník soutěže.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -856,93 +911,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-12-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>