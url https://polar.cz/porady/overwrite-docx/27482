--- v0 (2026-01-15)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.12.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Začala rekonstrukce budovy vlakového nádraží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Správa železnic vybrala zhotovitele rekonstrukce výpravní budovy hlavního nádraží v Karviné. Práce začaly na konci listopadu a potrvají jeden rok.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -141,53 +256,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hlásiče požáru a detektory oxidu uhelnatého jsou zejména v zimním obdobím životně důležitým opatřením. Proto se Ostrava i MS kraj snaží dostat tato zařízení k co největšímu počtu obyvatel. Ostrava nechala tato zařízení namontovat do svých asi 13 tisíc bytů a hasiči potvrdili, že v posledních 5 letech už možná zachránila desítky životů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Pliska, vedoucí útvaru prevence HZS MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Od roku 2018 už HZS MS kraje eviduje 154 hlášení instalovaných detektorů pouze na území města Ostravy. V 82 případech to byly hlásiče požáru a v 72 případech detektory CO2.  Je tedy možné říct, že detektory opravdu pomohly zachránit lidské životy."  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krajský úřad rozdává tato zařízení zdarma seniorům po celém regionu. Dostat mohou jak detektor plynu tak hlásič požáru. Jen letos jich kraj rozdal 1600.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krajský úřad rozdává tato zařízení zdarma seniorům po celém regionu. Dostat mohou jak detektor plynu tak hlásič požáru. Jen letos jich kraj rozdal 1600. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Vondrák, hejtman MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Starší lidé patří do nejzranitelnější skupiny obyvatel kraje. Zvláště Ti, kteří žijí sami. Stačí  trocha jejich nepozornosti nebo neobratnosti a může dojít k velkému neštěstí. Naše  detektory a hlásiče seniory chrání před požárem nebo nebezpečným oxidem uhelnatým,  který je životu nebezpečný i tím, že jeho únik nelze jednoduše rozpoznat. Je bezbarvý a  bez jakéhokoli zápachu. Určitě doporučuji starším lidem, aby si hlásiče doma umístili."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krajský úřad využívá k distribuci hlásičů a detektorů tzv. Senior Pointy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -217,53 +331,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Řidičům se v pátek otevřel 700 metrů dlouhý úsek nově budovaného obchvatu Karviné. Cesta byla zprovozněna už 11. prosince pro hromadnou dopravu. Teď je zde provoz veden bez omezení podle schváleného provizorního dopravního značení. Práce budou pokračovat po novém roce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Opava darovala v pořadí už druhý autobus válkou zasažené Ukrajině. Sloužit bude konkrétně dětem ve městě Bučač, a bude je vozit do školy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Gebauer, ředitel Městského dopravního podniku Opava:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Je to ten samý typ vozidla jako ten první, jedná se o vyřazené vozy oba dva.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kulturní dům z přístavby hotelu nebude</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -440,57 +551,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Navrátil, primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Rozpočet  máme připravený schodkový. Ten schodek je způsobený vysokými  náklady na energie, mzdy, na provoz,  pohonné  hmoty atd.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Rozdíl  mezi příjmy a výdaji pro následující rok činí 336 milionů  korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Navrátil, primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Rozpočet vyrovnáme úvěrem. Buď  to bude revolvingový úvěr nebo kontokorent.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Je  to z toho důvodu, že se jedná o předfinancování všech  dotačních titulů, které máme z národních i evropských  programů, abychom dodělali všechny důležité investiční akce.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Mnohé  z nich začaly být realizovány už letos a jsou tedy zohledněny ve  stávajícím rozpočtu. Další projekty reagují na současnou  ekonomickou krizi. A tak město hodlá investovat např. do  fotovoltaických elektráren, úsporného veřejného osvětlení  nebo zateplování budov.   </w:t>
       </w:r>
     </w:p>
@@ -518,237 +622,185 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Přestože  se úspory v rozpočtu se hledaly těžko, občané Opavy to  nepocítí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Navrátil, primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nenavyšujeme  poplatky, za komunál atd. Nenavyšujeme daně z nemovitostí a  pozemků. Snažíme  se tu linii držet tak, abychom nezdražovali ani v dopravním  podniku a jiných službách, které poskytujeme.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Rozpočet  budou opavští zastupitelé schvalovat na svém zasedání 19.  prosince, kde jej mohou připomínkovat také občané.     </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">  ---</w:t>
+        <w:t xml:space="preserve">  Rozpočet  budou opavští zastupitelé schvalovat na svém zasedání 19.  prosince, kde jej mohou připomínkovat také občané.           ---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Orlovští kriminalisté vyšetřují loupežné přepadení čerpací stanice Shell v Orlové-Lutyni. Obsluhu 28. listopadu večer přepadl maskovaný muž. Policie hledá případné svědky nebo někoho, kdo by jakýmkoliv způsobem mohl identifikovat muže. Měl silný ostravský přízvuk. Měl černé obočí a tmavé oči.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniela Vlčková, mluvčí PČR:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Obsluha v obavě o svůj život dala z pokladny do tašky veškerou hotovost v bankovkách a mincích v celkové výši necelých 10 000 korun a několik krabiček červených dlouhých cigaret. Poté se muž otočil a vyběhl z prodejny.”</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fotosoutěž Region očima mladých ocenila vítěze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Žáci a studenti 10 škol z Bruntálska i regionu polského Prudniku obeslali fotosoutěž bezmála 200 fotografiemi na vypsaná témata.  Pořádání soutěže se zhostil místní Spolek bruntálských fotografů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Soutěž proběhla již pošesté, tradici jejího konání nepřerušily ani dva covidové roky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Pajkošová, vedou Oddělení kultury MěÚ Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V době covidu to bylo takové velmi složité a ceny jsme jeli předávat do polského Prudniku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Joanna Korzeniovska (PL), středisko kultury Prudnik:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Já jsem moc ráda a děti taky, jsme rádi, že můžeme jezdit a cestovat zase do Bruntálu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Danyi, spoluautor soutěže: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Naším patronem je pan Jindřich Štreit. Zhruba se účastnilo na 40 fotografů s Polska a Česka a celkem bylo zasláno kolem 200 fotografií. Hodnotila je porota z Polska a Česka ve složení Joanna Korzienowska, Piotr Kulczik, já, moje maličkost a Vladimír Kaštyl.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Soutěž je omezena věkem žáků a podmínkou všech soutěžních témat je vztah k domácím regionům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Kaštyl, spoluautor soutěže:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Témata 6. ročníku byla Krajina a architektura, potom Lidé a portrét, Ze života – reportáž a volné téma, které se dalo vlastně fotografovat mobilem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> S rostoucí zkušeností mladých fotografů a rozvojem techniky stoupá také úroveň.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jindřich Štreit, fotograf a patron soutěže:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Také se mi líbí, jak je organizována. Kromě toho tématického i ta úroveň celé té fotografické soutěže je opravdu velice dobrá.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaisa Otipková, 2. místo kategorie Krajina:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Mě začalo bavit fotit asi před rokem. Tak většinou krajinu, ale ráda fotím i lidi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1. září příštího roku bude zahájen další, již 7. ročník soutěže.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -845,93 +897,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-12-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>