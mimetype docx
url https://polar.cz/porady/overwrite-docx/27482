--- v1 (2026-05-17)
+++ v2 (2026-09-06)
@@ -939,51 +939,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-12-2022-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-12-2022-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>