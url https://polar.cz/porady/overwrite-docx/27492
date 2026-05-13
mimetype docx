--- v0 (2026-01-17)
+++ v1 (2026-05-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.12.2022, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Obce se složily na mobilní váhy pro policii</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek i okolní obce trápí přetížené kamiony, které ničí silnice. Sdružení obcí se proto dohodlo, že dá dohromady větší množství peněz a přispěje policii na nákup dalších mobilních vah. Slibují si od toho častější dopravně bezpečností akce zaměřené na kamiony v okolí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -91,96 +206,94 @@
         <w:t xml:space="preserve">Libor Schejok, náměstek ředitele pro vnější  službu KŘP MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Samozřejmě chtěl bych poděkovat obcím, které se složily na  ty váhy. Pro nás to je velmi dobrý počin. Můžeme právě tady touto cestou zajistit  ještě větší servis k tomu, aby nebyly porušovány předpisy. Aby vozidla,  která jezdí, nebyla přetěžována, nebyly ničeny komunikace."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Helena Pešatová, senátorka a starostka Frýdlantu nad  Ostravicí:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ty váhy, to je jeden z takových prvních kroků, který se  nám povedl a já věřím, že povedou k tomu, že řidič budou ukázněnější.  Nebudou přetěžovat svá vozidla a dojde k tomu, že ta devastace těch našich  komunikací bude menší."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pokuta bývá na místě až 15 tisíc korun. A za každou tunu navíc  pak až 9 tisíc.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pokuta bývá na místě až 15 tisíc korun. A za každou tunu navíc  pak až 9 tisíc. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Štencel, vedoucí odboru služby dopravní  policie:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Řidič samozřejmě může odmítnout vážení, ale tak už hrozí sankce  až do výše 100 tisíc korun. My si vozidlo navedeme, máme takové rošty, na které najede a  zvážíme defacto všechny nápravy na tom vozidle. Pak je tam počítač a program,  který nám potom vyhodnotí, jestli je vozidlo vůbec přetížené nebo může být  přetížené třeba na jednu nápravu. A podle toho se potom udělují ty sankce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policie už při používání těchto mobilních vah uložila kauce ve  výši 250 tisíc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Štencel, vedoucí odboru služby dopravní  policie:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V celém Moravskoslezském kraji provedla dopravní  policie už 3 tisíce kontrol nejenom nákladních, ale i užitkových vozidel,  dodávek a bylo zjištěno u 1 500 řidičů nějaké porušení. Jsou to jak váhy,  rozměry, tak i sociální předpisy. Řidičům třeba chyběly předepsané dokumenty,  popřípadě nějaké technické stavy tam byly zjištěné. A samozřejmě se zaměřujeme  i na přestávky a dobu jízd."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pořízení vah vyšlo obce na zhruba půl milionu korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pořízení vah vyšlo obce na zhruba půl milionu korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Aquapark příští rok zdraží a Polárka zhasne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -227,75 +340,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sportplex počítá s tím, že bude  muset zvýšit na Aquaparku vstupné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Damek, jednatel Sportplex F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Aquapark dojde k navýšení nákladů  na energie o 9 milionů korun. Samozřejmě těch 9 milionů korun nejsme schopni  promítnout do ceny vstupného. Ta cena bude navýšena pouze o 20 procent. Protože  kdybychom to měli navýšit tak, jak se nám navyšují ceny energií, tak je to  jednou tolik. To chápu, že občané nebudou schopni zaplatit. A právě proto  slouží ta vyrovnávací platba od města. Tak, aby ti občané měli tu cenu levnější  a nějakým způsobem pro ně schůdnou. Nadále budeme hledat i úspory. Ty  úspory budeme hledat v omezování nějakých atrakcí na Aquaparku, protože  přece jenom ty atrakce jsou tam velmi energeticky náročné. A není jednoduché je  udržet v provozu tak, jak lidé byli zvyklí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Atrakce se omezí na zhruba 50 procent a  pravděpodobně se zkrátí i otevírací doba Aquaparku. K úsporám dojde také na  hokejové hale Polárka.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Atrakce se omezí na zhruba 50 procent a  pravděpodobně se zkrátí i otevírací doba Aquaparku. K úsporám dojde také na  hokejové hale Polárka. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Damek, jednatel Sportplex F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hala Polárka bohužel bude od 1. 1. 2023  zhasnuta. Nebude zhasnutý led, ale pouze osvětlení kolem haly, které je velmi  krásné. Ale úsporou tady toho zhasnutí bude 350 tisíc korun za rok."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Společnost chce situaci vyhodnotit po  prvním pololetí, obecně se ale dá počítat, že se zvýší ceny všem nájemcům v  areálech.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Společnost chce situaci vyhodnotit po  prvním pololetí, obecně se ale dá počítat, že se zvýší ceny všem nájemcům v  areálech. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Magistrát ocenilo ministerstvo za rovné příležitosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -335,53 +446,52 @@
         <w:t xml:space="preserve">Jana Musálková Jeckelová, mluvčí Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Podmínkou účasti v soutěži bylo zachycení uplatňování  rovných příležitostí objektivem fotoaparátu. Na první fotografii jsme zachytili genderově vyvážené  personální obsazení managementu magistrátu. Na další fotografii jsme zachytili  sportovní vyžití ve městě pro různé věkové kategorie. Magistrát prezentoval rovnoprávný postoj v oblasti sociální,  sportovní, v oblasti komfortu prostředí, participace. Dále práce s dětmi,  nabízených služeb a v oblasti motivované podněcování k dobročinnosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedním z kritérií, které zaujalo odbornou porotu, byl  záměr vypracování pocitových map ve městě, protože nejprve musíme poznat to,  kde se občané necítí bezpečně, kde nevnímají to město jako přívětivé. A pokud  tato místa popíšeme a budeme znát názor jednotlivých skupin občanů, poté s nimi  můžeme dělat nějaké změny. Tak, aby to město bylo příjemné a přívětivé a  bezpečné. Hlavně z toho vnitřního pocitu konkrétního občana."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na 1. místě  16. ročníku soutěže „Úřad na cestě k rovnosti“ se umístilo se svou  prezentací město Prostějov. Třetí příčku obsadila Třeboň.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na 1. místě  16. ročníku soutěže „Úřad na cestě k rovnosti“ se umístilo se svou  prezentací město Prostějov. Třetí příčku obsadila Třeboň. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -456,93 +566,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-19-12-2022-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>