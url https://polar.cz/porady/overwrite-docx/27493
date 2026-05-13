--- v0 (2026-01-14)
+++ v1 (2026-05-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.12.2022, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kulturní dům z přístavby hotelu nebude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kulturní dům z přístavby Hotelu Praha s největší pravděpodobností nebude. Projekt zkomplikovaly problémy se statikou budovy a také úvaha, zda je kapacita sálu pro Nový Jičín dostačující.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -352,90 +467,84 @@
         <w:t xml:space="preserve">Ladislav Hezký, pekař: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Každoročně hrozně rád jezdím na toto pečení perníčků, je to milá akce z toho důvodu, že lidé tu nasají advent a mohou si ty perníčky napéct sami. Tvary pečeme takové ty standardní, od rybiček, přes stromečky, prasátka, ale také to, si ti lidé donesou, protože oni už za ty roky, že si donesou svá vykrajovátka, krabičku a řekl bych, že se na mne dobře připravují.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zpracovat tu lidé mohli během dne zhruba 15 kilogramů připraveného těsta. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Hezký, pekař: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Těsto je prakticky to samé, jaké používáme na naše Štramberské uši. Takže je to tuhé perníkové těsto, kde patří  med. Záleží na chuti na každém, jak si to udělá. My, protože jsme zaměřeni na Štramberské uši, tak to děláme poměrně tenké, nicméně na ty perníčky to může být i mírně hrubší.”   </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Těsto je prakticky to samé, jaké používáme na naše Štramberské uši. Takže je to tuhé perníkové těsto, kde patří  med. Záleží na chuti na každém, jak si to udělá. My, protože jsme zaměřeni na Štramberské uši, tak to děláme poměrně tenké, nicméně na ty perníčky to může být i mírně hrubší.”    </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Hezký, pekař: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Co mě překvapilo: Překvapili mě tady lidé, kteří mi každoročně zahrají, třeba na klavír,  moji oblíbenou písničku Na Pankráci. A letos ji podali originálně, zazpívali mi ji v úpravě na Štramberk a na naši cukrárnu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Rolná, Návštěvnické centrum Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Lidé z Nového Jičína a okolí už jsou na něj velice zvyklí a dá se říci, že si ho už i vyžadují, Je o to velký zájem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Novojičínské perníčky s vůní Štramberských uší si tak lidé budou moci určitě upéci zase i za rok. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -510,93 +619,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-19-12-2022-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>