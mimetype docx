--- v0 (2026-01-15)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.12.2022, 16:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Druhá etapa obchvatu F-M se konečně částečně otevírá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Čtvrtek večer, na tento čas bylo stanoveno zprůjezdnění druhé etapy obchvatu Frýdku-Místku. Lidé ve městě se tak dočkali milníku, na který už desítky let čekali. Obchvat bude v místě sesuvu půdy v polovičním profilu a kompletně se dodělá příští rok, ale městu to i tak výrazně odlehčí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -91,89 +206,87 @@
         <w:t xml:space="preserve">Radek Mátl, generální ředitel ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Není to jednoduché. Dělá se tady opravdu prakticky nonstop,  abychom to stihli. A ten termín, který jsme schopni nějakým způsobem slíbit, je  čtvrtek tohoto týdne. To znamená ve čtvrtek ve večerních hodinách by se zde  měla projet první vozidla. Stavba by posléze měla být dále realizována, jak v průběhu  zimního období, tak těch jarních měsíců. A zprovozněna by měla být nejpozději  26. června roku 2023."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chtěl bych poděkovat všem, protože tady zaznělo, že ta  stavba měla spousty komplikací. Všem, kteří se opravdu zasloužili o to, že ta  stavba je dotažena až do toho okamžiku a my můžeme společně dát občanům města  ten nejlepší vánoční dárek. A můžeme se potom vrhnout na průtah městem, kterým  projíždělo druhé největší množství nákladních automobilů v Moravskoslezském  kraji po Rudné. A město si vydechne. A my jsme se dočkali toho okamžiku, na  který všichni čekali a je to opravdu velký den. A věřím, že to ocení zejména  naši potomci, až se to město vrátí opravdu k normálnímu životu a bude  dloužit městu a obchvat bude sloužit těm, kteří jedou z Polska do Rakouska  nebo z Rakouska do Polska."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">První etapa obchvatu se začala stavět v roce 2018, druhá o  rok později. Celý obchvat je dlouhý 8,5 kilometru a přijde zhruba na čtyři  miliardy korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">První etapa obchvatu se začala stavět v roce 2018, druhá o  rok později. Celý obchvat je dlouhý 8,5 kilometru a přijde zhruba na čtyři  miliardy korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chápeme, že i ten poloviční profil může přinést dílčí problémy  v zimním období, ale věřím, že ty komplikace by neměly být nějakého  velkého rázu. Ty intenzity, které jsou zde plánovány, tak si nemyslíme, že by  ten poloviční profil měl způsobovat jakékoliv komplikace a kolony. Naopak si  myslím, že se velmi odlehčí Frýdku-Místku a jsem strašně rád, že se nám aspoň  ten poloviční profil povedl zprovoznit ještě v roce 2022. Jak jsme v průběhu  letošního roku po celou dobu slibovali."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Kupka (ODS), ministr dopravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zároveň ještě zmíním, že chystáme také zprovoznění v polovičním  profilu i komunikace I/68 Třanovice – Nebory. Snažili jsme se o to, aby to  proběhlo ještě před vánočními svátky, ale víte, že s ohledem na  povětrnostní podmínky nebylo možné ty práce nezbytné dokončit. Ale hned, jak to  klimatické podmínky umožní, tak bychom v polovičním profilu zprovoznili i  silnici I/68 Třanovice – Nebory."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frýdek-Místek teď bude ještě pracovat na opatřeních, která všechny,  kteří nemusejí jet přes město, přimějí najet na obchvat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Frýdek-Místek teď bude ještě pracovat na opatřeních, která všechny,  kteří nemusejí jet přes město, přimějí najet na obchvat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Senioři dostali tradičně dárky od vedení města</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -241,53 +354,52 @@
         <w:t xml:space="preserve">Leona Sárkőziová  (ANO), náměstkyně primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Každý mohl se rozhodnout,  co chce zakoupit. Takže jsme si to rozdělili mezi sebou a každý koupil něco. A  my jsme teda koupili ty termofory a světýlka a vánoční cukroví ještě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivana Šebestová, sociální pracovnice Domova  pro seniory F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tradičně se náš domov zapojuje do projektu Ježíškova vnoučata.  Letos teda mezi taková ta tradiční přání patří teda takové ty praktické dárky.  Jako byly teplé beránkové deky, oblečení, jako ponožky, různá pyžama a podobně.  Ale měli jsme i některá přání, která byla taková extravagantní se dá říct.  Jeden pán si třeba vymyslel, že by se rád podíval na Lysou horu, kde celý život  chodil a už se tam dlouho nedostal. A to se mu splní, takže máme dárce, který  zajistí ten převoz i ten průvod po Lysé hoře."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Letos se také do obdarovávání zvláště osamělých seniorů  zapojila Dobrovolnická organizace ADRA, která zorganizovala další ročník akce Dárek  pro druhé.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Letos se také do obdarovávání zvláště osamělých seniorů  zapojila Dobrovolnická organizace ADRA, která zorganizovala další ročník akce Dárek  pro druhé. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">F-M našel nejlepší vánočku profesionála i amatéra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -327,89 +439,87 @@
         <w:t xml:space="preserve">Jarmila Krpcová, učitelka odborného výcviku  na ŠŠ gastronomie, oděvnictví a služeb F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Určitě na vzhled té vánočky. Jestli je pěkně do výšky.  Jestli není popraskaná. Jestli není rozteklá, jestli není volná hodně. A  samozřejmě chuť, některé vánočky pěkně voní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Krpec, vedoucí odborného výcviku na SŠ  gastronomie, oděvnictví a služeb F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Co se týká chuti, tak někdo přidá nějaké koření a tím tu  vánočku buď zhodnotí, že jí něco přidá anebo naopak. V podstatě přebije tu  základní chuť."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podle odborníků je základem hlavně příprava dobrého kynutého  těsta.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podle odborníků je základem hlavně příprava dobrého kynutého  těsta. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarmila Krpcová, učitelka odborného výcviku  na ŠŠ gastronomie, oděvnictví a služeb F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Když není dobré, tak se trhá, špatně se z toho plete a  potom může být někdy ta vánočka už roztrhaná ještě než se dostane do trouby.  Protože potom to kynutí v té troubě taky udělá s tou vánočkou svoje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Rozhodně jsem chtěl poděkovat všem účastníkům, kteří dodali  své vánočky. Velice si vážíme toho, že se zapojují místní školy, podniky a soukromé  osoby do těchto soutěží, protože to naplňuje náš program. A je pro nás velice  potěšující, že můžeme dneska hodnotit vánočky. Hodnotili jsme hlavně teda  vzhled, chuť a vůni. Přičemž každá vánočka byla trošku jinačí, což je právě na Vánocích  nejhezčí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Odborná porota i veřejnost se nakonec shodla, že nejlepší profesionální  vánočka byla z Penzionu pro seniory, která se stala zároveň absolutním  vítězem soutěže. (7.) A stejně tak se porota i lidé shodli, že nejlepší domácí vánočkou,  v kategorii amatér, byla ta od Žanety Žižkové. (2.) Paní Žižková přitom  vyhrála už první ročník soutěže v roce 2019.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Odborná porota i veřejnost se nakonec shodla, že nejlepší profesionální  vánočka byla z Penzionu pro seniory, která se stala zároveň absolutním  vítězem soutěže. (7.) A stejně tak se porota i lidé shodli, že nejlepší domácí vánočkou,  v kategorii amatér, byla ta od Žanety Žižkové. (2.) Paní Žižková přitom  vyhrála už první ročník soutěže v roce 2019. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -484,93 +594,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-22-12-2022-16-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>