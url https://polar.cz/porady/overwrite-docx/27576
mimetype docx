--- v0 (2026-01-18)
+++ v1 (2026-05-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči, zdravotníci i policisté měli plné ruce práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dne se ještě vrátíme k Silvestrovským oslavám, které byly jako každý rok velmi náročné pro téměř všechny složky integrovaného záchranného systému. Zdravotníci, hasiči i policisté měli plné ruce práce a bohužel šlo i zásahy po nevhodné manipulaci s pyrotechnikou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hasiči likvidovali na území kraje asi 50 požárů. Většinou se jednalo o požáry křovin, živých plotů a krabic od použité pyrotechniky. V Opavě například poškodil žár hořícího stromu rozvodnou krabici na sloupu. Policisté řešili především rvačky a rušení nočního klidu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Soňa Štětínská, mluvčí PČR Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V čase kolem půlnoci a v prvních chvílích  nového roku vévodila oznámení na linku 158 jednoznačně na rušení nočního klidu a  řekněme hlasité oslavy doprovázené pyrotechnikou. Početně se jim blížila oznámení na  vzájemné konflikty a neshody. Nutno podotknout, že v mnoha případech hrál svou roli  alkohol."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bohužel byli záchranáři voláni i k události, která skončila tragicky. Krátce po půlnoci došlo u Metylovic k havárii podomácku sestrojeného zemědělského stroje, při které zahynul 40letý muž.  </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Bohužel byli záchranáři voláni i k události, která skončila tragicky. Krátce po půlnoci došlo u Metylovic k havárii podomácku sestrojeného zemědělského stroje, při které zahynul 40letý muž.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín ohňostroj měl, předplacený byl už z loňska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -128,131 +242,117 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nad centrem Nového Jičína se novoroční ohňostroj rozzářil 1. ledna v šest hodin večer, což je zde zvyklostí už kvůli tomu, aby na něj mohly dorazit i rodiny s dětmi.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Novoroční ohňostroj je už tradiční atraktivitou pro občany města, hodlám v této tradici pokračovat. Je pravda, že kvůli covidové situaci a různým zákazům a omezením tato akce dva roky nebyla, a letošní ohňostroj byl už předplacen z loňského roku, kdy se měl uskutečnit, ale neuskutečnil se. Cena toho ohňostroje byla 110 tisíc korun včetně daně.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přestože ohňostroje mají i své odpůrce, zejména kvůli toleranci ke zvířatům a ekologii, světelnou podívanou si tu lidé ujít nenechali a zaplnili Masarykovo náměstí, kde vyslovil i svá přání do nového roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přestože ohňostroje mají i své odpůrce, zejména kvůli toleranci ke zvířatům a ekologii, světelnou podívanou si tu lidé ujít nenechali a zaplnili Masarykovo náměstí, kde vyslovil i svá přání do nového roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">obyvatelé a návštěvníci Nového Jičína</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Hlavně zdraví a hlavně, aby se to tady všechno uklidnilo, myslím Ukrajina a Rusko.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zdraví, štěstí lásku a tak dále.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Hlavně hodně štěstí, zdraví a úspěchů.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dobré známky ve škole.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zdraví a tolerovat se navzájem.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">I když se tedy novoroční ohňostroj konal, radnice přece jen pořádání této atraktivity v posledních letech regulovala. Tato světelná show už není součástí slavnosti města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V opavské hromadné dopravě začali působit asistenti přepravy, stejně jako v Ostravě, kde fungují od roku 2017. Lidem budou pomáhat při přestupování, budou kontrolovat jízdenky, ale také dohlížet na přepravu a pořádek. Lidem se budou prokazovat služebním průkazem a na sobě budou mít žluté reflexní vesty s označením.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">V loňském roce zemřelo na cestách v Moravskoslezském kraji 37 lidí. Je to o 10 obětí dopravních nehod více než v předchozím roce. Nejvíce lidí zemřelo na Opavsku, celkem 16. V našem regionu se za rok 2022 stalo celkem 10.176 nehod.</w:t>
+        <w:t xml:space="preserve">V opavské hromadné dopravě začali působit asistenti přepravy, stejně jako v Ostravě, kde fungují od roku 2017. Lidem budou pomáhat při přestupování, budou kontrolovat jízdenky, ale také dohlížet na přepravu a pořádek. Lidem se budou prokazovat služebním průkazem a na sobě budou mít žluté reflexní vesty s označením.  V loňském roce zemřelo na cestách v Moravskoslezském kraji 37 lidí. Je to o 10 obětí dopravních nehod více než v předchozím roce. Nejvíce lidí zemřelo na Opavsku, celkem 16. V našem regionu se za rok 2022 stalo celkem 10.176 nehod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Některé MŠ v Havířově se sloučí se ZŠ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -279,53 +379,52 @@
         <w:t xml:space="preserve">Jana Feberová (ČSSD), náměstkyně primátora:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro ředitele ZŠ je to úplně nové, protože s předškolním vzděláváním nemají zkušenost. Ale na těch školkách to pořád bude fungovat tak, jak to je. Nebude tam paní ředitelka, budou tam vedoucí paní učitelky. Veškeré projekty, veškerá práce, předškolní vzdělávání tam pojede tak, jak tam mají zajeto."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ředitel ZŠ F. Hrubína přebral od nového roku MŠ Balzacova i s odloučeným pracovištěm. Vedoucí školy prý bude řídit jen běžný chod. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Ptáček, ředitel ZŠ F. Hrubína:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Práce, kterou bude dělat, ta ji určitě ubyde, protože pod celou organizaci přejde účetnictví. To znamená ekonomka na ZŠ dostane kompletně celou tu ekonomiku, což je asi největší zátěž těch ředitelek v mateřských školkách, kdy musí kromě těch vyučovacích povinností dělat i ekonomku a další věci.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Práce, kterou bude dělat, ta ji určitě ubyde, protože pod celou organizaci přejde účetnictví. To znamená ekonomka na ZŠ dostane kompletně celou tu ekonomiku, což je asi největší zátěž těch ředitelek v mateřských školkách, kdy musí kromě těch vyučovacích povinností dělat i ekonomku a další věci.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Radnice nevylučuje, že do budoucna dojde k dalším sloučením mateřinek se základními školami. Tento systém už funguje například v sousední Karviné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé na Nový rok opět vystoupali na Kubánkov</w:t>
@@ -386,53 +485,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsem z Chlebovic, jsem tady poprvé s kamarádkou. Počasí nám úžasně vyšlo, takže jsem ráda.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Chodíme pravidelně, moc se nám to líbí. Je to po těch Vánocích takové relaxační a osvěžující. Potkáváme se tady se známými, koupíme si čtyřlístek a podpoříme dobrou věc.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Chodíme pravidelně, moc se nám to líbí. Je to po těch Vánocích takové relaxační a osvěžující. Potkáváme se tady se známými, koupíme si čtyřlístek a podpoříme dobrou věc.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jsem místní, jsem rodák tady asi jeden kilometr níže z Myslíkovských hůrek. Je mi 75 roků, takže to tady znám. Posledních 10 roků tady chodím každý rok.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
@@ -464,218 +562,178 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jen pár minut stačilo ostravským policistům k tomu, aby po tísňovém telefonátu dopadli muže, který už rok řádil v Ostravě. Na svědomí má několik znásilnění žen a loupeže. Přiznal se k devíti případům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Michalíková, mluvčí PČR Ostrava</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: "Muž k ženám přistoupil zezadu, uchopil je, rukou přikryl obličej a poté je povalil na záda. V prvním případě se neznámý pachatel násilně zmocnil kabelky, v dalším případě poškozenou osahával na intimních partiích a ve třetím případě ženu povalil na záda, zalehl ji a snažil se ji znemožnit pohyb."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">16. Bruntálský krystalek měl rekordní účast</w:t>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> 16. Bruntálský krystalek měl rekordní účast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé z  Bruntálu se na 1. svátek vánoční v hojném počtu sešli na březích Kobylího rybníka. Už po 16. se tady konal Bruntálský krystalek, vánoční setkání otužilců.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V minulých dvou letech se Krystalek konal jenom ve velmi omezené podobě a v podstatě neorganizovaně. Zavinil to covid a opatření proti němu.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Pajkošová, vedoucí Oddělení kultury MěÚ Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme tady velikou skupinu ze Staré Vsi, máme tady skupinu z Břidličné a pochopitelně nemohou chybět ani Bruntalané. Ale mám velikou radost, náš nejstarší účastník má ročník 1944.“ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Letos byla naopak účast rekordní. Celkem se do vody ponořilo 22 účastníků, z toho bylo šest žen. Nechyběl ani zakladatel této pěkné tradice Pavel Poljanský.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Poljanský, dálkový plavec a zakladatel Krystalku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pro mě je tady ten Kobylí rybník tady u vás v Bruntále je taková mikve, kde chodím smýt hříchy za celý ušlý rok.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Stuchlík, otužilec,  Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Trošku rýmečka, ale co tě nezabije, to tě posílí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libuše Kovaříková, otužilkyně, Břidličná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Setkání s prima lidma a zdravý efekt.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Horáček, nejstarší účastník, Stará Ves:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Člověk musí trénovat  Napřed co druhej den a tak to musím vydržet.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Letošní podmínky nebyly nijak extrémní. Teplota vzduchu se pohybovala několik stupňů na nulou.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Henč (ANO), starosta Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já bych tam nevlezl za žádnou cenu, nikdo mě to té vody nedostane.  Říká se, že kdo se otužuje má pevné zdraví a blíží se rok 2023 a je to přání pro všechny občany a příznivce televize Polar, ať mají to pevné zdraví v roce 2023.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
@@ -765,93 +823,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-01-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>