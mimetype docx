--- v0 (2026-01-14)
+++ v1 (2026-05-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Deviant se přiznal ke znásilnění 9 žen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jen pár minut stačilo ostravským policistům k tomu, aby po tísňovém telefonátu dopadli muže, který od března řádil v Ostravě a znásilňoval ženy.  Pachatel vždy vybrané oběti napadl a osahával na intimních místech. Přiznal se k devíti případům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -169,53 +284,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hasiči likvidovali na území kraje asi 50 požárů. Většinou se jednalo o požáry křovin, živých plotů a krabic od použité pyrotechniky. V Opavě například poškodil žár hořícího stromu rozvodnou krabici na sloupu. Policisté řešili především rvačky a rušení nočního klidu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Soňa Štětínská, mluvčí PČR Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V čase kolem půlnoci a v prvních chvílích  nového roku vévodila oznámení na linku 158 jednoznačně na rušení nočního klidu a  řekněme hlasité oslavy doprovázené pyrotechnikou. Početně se jim blížila oznámení na  vzájemné konflikty a neshody. Nutno podotknout, že v mnoha případech hrál svou roli  alkohol."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bohužel byli záchranáři voláni i k události, která skončila tragicky. Krátce po půlnoci došlo u Metylovic k havárii podomácku sestrojeného zemědělského stroje, při které zahynul 40letý muž.  </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Bohužel byli záchranáři voláni i k události, která skončila tragicky. Krátce po půlnoci došlo u Metylovic k havárii podomácku sestrojeného zemědělského stroje, při které zahynul 40letý muž.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín ohňostroj měl, předplacený byl už z loňska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -227,104 +341,96 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nad centrem Nového Jičína se novoroční ohňostroj rozzářil 1. ledna v šest hodin večer, což je zde zvyklostí už kvůli tomu, aby na něj mohly dorazit i rodiny s dětmi.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Novoroční ohňostroj je už tradiční atraktivitou pro občany města, hodlám v této tradici pokračovat. Je pravda, že kvůli covidové situaci a různým zákazům a omezením tato akce dva roky nebyla, a letošní ohňostroj byl už předplacen z loňského roku, kdy se měl uskutečnit, ale neuskutečnil se. Cena toho ohňostroje byla 110 tisíc korun včetně daně.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přestože ohňostroje mají i své odpůrce, zejména kvůli toleranci ke zvířatům a ekologii, světelnou podívanou si tu lidé ujít nenechali a zaplnili Masarykovo náměstí, kde vyslovil i svá přání do nového roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přestože ohňostroje mají i své odpůrce, zejména kvůli toleranci ke zvířatům a ekologii, světelnou podívanou si tu lidé ujít nenechali a zaplnili Masarykovo náměstí, kde vyslovil i svá přání do nového roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">obyvatelé a návštěvníci Nového Jičína</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Hlavně zdraví a hlavně, aby se to tady všechno uklidnilo, myslím Ukrajina a Rusko.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zdraví, štěstí lásku a tak dále.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Hlavně hodně štěstí, zdraví a úspěchů.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dobré známky ve škole.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zdraví a tolerovat se navzájem.” </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I když se tedy novoroční ohňostroj konal, radnice přece jen pořádání této atraktivity v posledních letech regulovala. Tato světelná show už není součástí slavnosti města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -386,53 +492,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsem z Chlebovic, jsem tady poprvé s kamarádkou. Počasí nám úžasně vyšlo, takže jsem ráda.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Chodíme pravidelně, moc se nám to líbí. Je to po těch Vánocích takové relaxační a osvěžující. Potkáváme se tady se známými, koupíme si čtyřlístek a podpoříme dobrou věc.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Chodíme pravidelně, moc se nám to líbí. Je to po těch Vánocích takové relaxační a osvěžující. Potkáváme se tady se známými, koupíme si čtyřlístek a podpoříme dobrou věc.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jsem místní, jsem rodák tady asi jeden kilometr níže z Myslíkovských hůrek. Je mi 75 roků, takže to tady znám. Posledních 10 roků tady chodím každý rok.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
@@ -464,228 +569,183 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Radnice v Havířově postupně slučuje některé mateřské školy. Nyní se rozhodla, že je přesune pod hlavičku základních škol. Jedním z hlavním důvodů je podle vedení města nedostatek kandidátů na pozici ředitelů mateřinek. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Feberová (ČSSD), náměstkyně primátora</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: "Pro ředitele ZŠ je to úplně nové, protože s předškolním vzděláváním nemají zkušenost. Ale na těch školkách to pořád bude fungovat tak, jak to je. Nebude tam paní ředitelka, budou tam vedoucí paní učitelky. Veškeré projekty, veškerá práce, předškolní vzdělávání tam pojede tak, jak tam mají zajeto."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tradiční předsilvestrovský běh saunařů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Již posedmé v novodobé historii se sešli návštěvníci bruntálské sauny, aby proběhli centrem města  a zakončili tak starý rok. Bruntálská sauna v parku je stále oblíbenější a je dnes již jednou z mála klasických saun, vytápěných dřevem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Počasí letos bylo k saunařům milostivé, za teploty kolem nuly se jich na startu sešlo 15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lubomír Foltýn, organizátor:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Jsme rádi, že jsme se mohli sejít zase takhle po roce, že jsme mohli uskutečnit zase saunový běh, po těch těžkých covidových časech, že se nás sešlo v takovém hojném počtu. Poběžíme vlastně na náměstí přes celý Bruntál z parku a tam nás čeká občerstvení. Fotka u stromečku samozřejmě bude, těšíme se.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Kromě lehkého oděvu má běh saunařů také svoji podmínku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lubomír Foltýn, organizátor: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme podmínku, že musíme mít netradiční pokrývku hlavy a kdo ji nemá, tak nesmí běžet.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na náměstí, kde saunaře čekalo teplé občerstvení, doběhl jak zkušení saunaři, tak i nováčci v týmu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Zatloukal (nez.), místostarosta Bruntálu a saunař: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Mráz nebyl, ale je vidět, že čím jsem starší a kolegové, tak tím se nám hůř dýchá do toho kopečka, ale je to výborné. Chodíme přes 30 let do sauny, většina z nás, co tady je."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Šanda (nez.), starosta Starého Města a saunař: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tradiční účastník jsem a běželo se pěkně, ale teplo, teplo, dneska to bylo úplně na pohodu. Skoro 30 let. Od svých 20 jsme začali a kámošema chodit a zatím to držíme, tu tradici.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, saunaři:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Bylo to fajn, bylo to super, protože neprší, nesněží.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Jo, paráda, já jsem měl letos premiéru, takže dobrý.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dneska to bylo perfektní, teploučko.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Běh nebyl závodem. Na saunaře čekala po návratu do sauny tradiční tombola o zajímavé ceny. Volné vstupy do sauny, lyžařský skipas a další.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
@@ -775,93 +835,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-01-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>