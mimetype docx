--- v0 (2026-01-29)
+++ v1 (2026-05-17)
@@ -1,123 +1,236 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.1.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Radnice lidem podsouvá, jak mají hlasovat v místním referendu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelé Horních Bludovic na Karvinsku jsou rozladění. V obci se bude společně s volbou prezidenta konat i místní referendum. V tom chce obecní úřad zjistit, jestli od voličů získá důvěru pro další boj proti zamýšlené stavbě výrobny produktů pro zdravotnictví. Lidé ale protestují proti tomu, že jim radnice poslala vzor volebního lístku s vyplněným souhlasným políčkem. Považují to za ovlivňování z pozice úřadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Postup změny územního plánu je nezákonný a starostka je podjatá. To stojí v návrhu rozhodnutí krajského úřadu k aktivitám zastupitelů v Horních Bludovicích. Obec už se několik let snaží zamezit výstavbě haly na výrobu farmaceutických obalů. Pokud radnice spor se soukromým investorem z Havířova prohraje, hrozí Horním Bludovicím velké finanční problémy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Postup změny územního plánu je nezákonný a starostka je podjatá. To stojí v návrhu rozhodnutí krajského úřadu k aktivitám zastupitelů v Horních Bludovicích. Obec už se několik let snaží zamezit výstavbě haly na výrobu farmaceutických obalů. Pokud radnice spor se soukromým investorem z Havířova prohraje, hrozí Horním Bludovicím velké finanční problémy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nyní se nové vedení obce rozhodlo, že do sporu zapojí občany. Ti se mají v místním referendu během prezidentské volby vyjádřit, zda má obec v úsilí proti továrně pokračovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Referendum však provází nejasnosti. Radnice domácnostem rozeslala vzor hlasovacího lístku s již předvyplněným políčkem ANO, tedy že souhlasí. Takové ovlivňování se ale mnoha lidem nelíbí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Švancar, občan Horních Bludovic: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Dostali jsme předvyplněné lístky a nevíme si teď s tím rady, protože nesdílíme tento názor a chceme volit NE. Nesouhlasíme s postupem naší obce, podle nás se nezachovala zákonně a tak si dělá teď alibi a snaží se hodit odpovědnost na občany obce.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poslední komunální volby v obci opět vyhráli Nezávislí - Horní Bludovice v čele se starostkou Petrou Fickovou. Ta ale nechtěla ve funkci dále pokračovat. Právě starostka si však postavila dům v sousedství pozemku, který je určen pro stavbu továrny. I proto byla v řízení hodnocena jako podjatá. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nový starosta Roman Nytra se nejdříve nechtěl k referendu vůbec vyjádřit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nový starosta Roman Nytra se nejdříve nechtěl k referendu vůbec vyjádřit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Nytra (NEZÁVISLÍ - Horní Bludovice), starosta:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Myslím, že s vámi komunikovat nebudu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Následně sdělil, že se jedná pouze o vzor hlasovacího lístku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -151,107 +264,90 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme rozhodně proti tomu, jak je ze strany obce referendum udělané a poslali jsme proti tomu stížnost na ministerstvo vnitra, aby celou věc projednalo a vyšetřilo, jestli to tak může být, nebo ne. My s tím prostě nesouhlasíme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Šillerová, prokuristka společnosti VINAMET:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Samozřejmě každá obec má právo na to zahájit referendum. Každopádně z mého pohledu nejsou informace objektivní, nejsou zcela pravdivé. Informace pro to, aby se rozhodli. Zároveň ale musím říct, že na náš postup to nemá žádný vliv, protože o územním plánu už rozhoduje krajský úřad, který v návrhu svého rozhodnutí dal najevo, že jsme v právu my, že obec nepostupuje správně tak, jak by měla."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ať dopadne referendum tak či onak, konečnou odpovědnost nesou vždy členové zastupitelstva.</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zprávy krátké, 3. 1. 2023 17.00 - 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokračuje vyšetřování nehody pouťové atrakce, při které se v sobotu 3. září v Havířově zranilo 17 lidí. Několik dalších vyvázlo jako zázrakem bez zranění. Podle státního zástupce znalci stále pracují na svých posudcích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Bystroň, státní zástupce</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “Prověřování v této věci nadále probíhá. V současnosti jsou vypracovávány znalecké posudky ohledně bezpečnosti předmětného kolotoče a znalecké posudky ohledně objektivizace zranění poškozených. Po jejich doručení lze očekávat rozhodnutí ve věci. Termín skončení přípravného řízení prozatím nelze odhadnout, právě stran zpracovávaných znaleckých posudků.”</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MS kraj daruje hasičům důležitou techniku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moravskoslezský kraj i přes úspory podporuje složky Integrovaného záchranného systému, jejichž význam v posledních letech ještě zesílil. Na přelomu roku proto připravil dar pro hasiče. Dostanou termokamery a souřadnicové zapisovače.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -383,53 +479,52 @@
         <w:t xml:space="preserve">Jaroslav Dvořák (ČSSD), zastupitel Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Za mě je to jen zdánlivě výhodné, my totiž rezignujeme na strategický rozvoj města. 132 tisíc metrů čtverečních se zbavujeme, necháváme si takové drobky 10 tisíc metrů čtverečních, s tím opravdu velkou parádu neuděláme.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na zastupitelstvu zaznělo, že o plochu má stále zájem společnost CTP. Pro zveřejnění nového záměru prodeje bylo 19 zastupitelů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 3. 1. 2023 17.00 - 4</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zprávy krátké, 3. 1. 2023 17.00 - 4 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Eden Silesia - projekt, který pomůže na Karvinsku s transformací po konci těžby uhlí, mění lokalitu a také podobu. Obří skleníky s vědeckým pracovištěm a botanickou zahradu budou podle náměstka hejtmana Jakuba Unucky menší, ale především vzniknou na novém místě - v lokalitě Karviná-Lipiny, kde se počítalo s rozšířením stávajícího golfového hřiště. Provozovatelem bude Slezská univerzita. Projekt musí být zprovozněný do roku 2027.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostrava i letos ocení výjimečné učitele, kteří se věnují výuce dětí a přispívají k jejich dalšímu uplatnění. Návrhy na jejich ocenění i na ocenění za mimořádnou a celoživotní činnost mohou podat školské rady, ředitelé a zřizovatelé škol do 10. ledna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -490,75 +585,73 @@
         <w:t xml:space="preserve">Josef Bělica (ANO), primátor Havířova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Počet porodů v havířovské nemocnici je nad tisíc, což je skvělé, protože jsme se s těmi čísly dostali někde na úroveň osmdesátých let minulého století a my jsme dnes byli pogratulovat mamince a prvnímu miminku a musím říct, že po dlouhých letech jsem si mohl miminko opět pochovat a je to skvělý pocit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Vondrák (ANO), náměstek hejtmana MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mnoho štěstí, mnoho zdraví, protože si myslím, že to je to nejdůležitější v životě a je krásné, že se Natálka narodila zase v havířovské nemocnici jako první miminko. Už je to taková tradice, takže my vždy koupíme velkého medvěda."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Začátkem Nového roku měli v porodnici napilno. Na svět nepřišla jen Natálka, ale do čtvrté ranní hodiny i další tři děti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Začátkem Nového roku měli v porodnici napilno. Na svět nepřišla jen Natálka, ale do čtvrté ranní hodiny i další tři děti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Svatava Řehořková, lékařka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Všechny porody byly spontánní, vaginální, bez komplikací a maminky i miminka jsou v pořádku.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V roce 2022 se v havířovské porodnici narodilo 1057 dětí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V roce 2022 se v havířovské porodnici narodilo 1057 dětí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -633,93 +726,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-03-01-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>