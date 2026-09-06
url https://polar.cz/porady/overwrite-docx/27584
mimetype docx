--- v1 (2026-05-17)
+++ v2 (2026-09-06)
@@ -768,51 +768,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-03-01-2023-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-03-01-2023-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>