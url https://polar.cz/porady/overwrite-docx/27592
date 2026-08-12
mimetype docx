--- v0 (2026-01-06)
+++ v1 (2026-08-12)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.2023, 18:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Oblast kolem Domu kultury zpracoval Ateliér 111</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ulice 28. října je jednou z nejdůležitějších tepen Ostravy, ale zároveň má stále velký potenciál stát se výraznějším reprezentativním bulvárem. Drobné změny už sice začaly, ale nyní se chystá první velká změna v oblasti před Domem kultury. Studii připravil Ateliér 111 architekti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -141,53 +256,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na celém území Ostravy je aktuálně postaveno nebo vyznačeno zhruba 273 kilometrů cyklistických stezek,  pruhů a tras. Z toho je více než 113 km vedeno odděleně od automobilové dopravy. Snahou města je tuto síť v Ostravě a nejbližším okolí dále rozšiřovat a vzájemně propojovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura, primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Dnes se cyklodoprava podílí na transportu ve městě pouhým jedním procentem. Máme zájem to zvýšit. Velká  evropská města se pohybují kolem pěti, sedmi i více procent." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V letošním roce se budovaly hned čtyři nové úseky cyklostezek v celkové hodnotě 30 milionů korun. Projekty naplňují koncepci z roku 2010, která byla v roce 2018 ještě aktualizovaná. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V letošním roce se budovaly hned čtyři nové úseky cyklostezek v celkové hodnotě 30 milionů korun. Projekty naplňují koncepci z roku 2010, která byla v roce 2018 ještě aktualizovaná.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Bajgarová, náměstkyně primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"S ohledem na liniový charakter staveb se jedná o dlouhodobě  připravované projekty, které propojují jak jednotlivé městské části, tak i rekreační oblasti. Kromě  těchto projektů v realizaci dokončujeme přípravu některých dalších významných částí cyklistické  infrastruktury, jejichž realizaci předpokládáme v příštím roce. Mezi nimi např. stezky a pruhy na  ulici Přemyslovců či stezky na ulici Vítkovické."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aktuálně se staví v ulici Cholevově v Hrabůvce, v úseku od ulice Františka Lýska po Heroldovu. Propojení dvou  cyklostezek umožní souvislý průjezd, takže cyklista  již nebude muset mezi těmito úseky projíždět po silnici. Podle platné koncepce je cílem více než 416 km cyklistických stezek, pruhů a tras.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -361,93 +475,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-05-01-2023-18-35" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>