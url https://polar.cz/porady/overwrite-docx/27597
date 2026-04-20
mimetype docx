--- v0 (2026-01-14)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.1.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vyšetřovatelé zveřejnili příčiny smrtící exploze v Dole ČSM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vyšetřování neštěstí, při kterém v Dole ČSM ve Stonavě zahynulo 13 horníků, je u konce. Společnému česko-polskému vyšetřovacímu týmu to trvalo 4 roky. Závěry jeho zástupci zveřejnili na tiskové konferenci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -155,53 +270,52 @@
         <w:t xml:space="preserve">Jan Sůra, předseda obchodního družstva Tempo: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Těch 100 tisíc je fajn, ale některé prodejny ani těch 100 nebo 130 tisíc neudrží. Zejména, pokud musíte rekonstruovat ve vyšší míře. Pokud byste do prodejny nic cpát nemuseli a šlo by vám o mzdy, energie a drobné opravy, tak je to OK. " </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministerstvo průmyslu a obchodu s ohledem na vývoj cen energií a pohonných hmot  letos program Obchůdek 2021+ posílilo a navýšilo dotaci pro jednotlivé kraje až na 4  miliony korun. Zvýšila se tak i podpora provozu prodejen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výrazný nárůst vražd a pokusů o ně zaznamenali v loňském roce moravskoslezští policisté. Všechny činy jsou objasněny, u jednoho se však nepodařilo najít tělo oběti. Ty nejděsivější se odehrály na Frýdecko-Místecku. Policisté vyšetřovali v kraji patnáct zločinů, což je o osm více než v roce 2021.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výrazný nárůst vražd a pokusů o ně zaznamenali v loňském roce moravskoslezští policisté. Všechny činy jsou objasněny, u jednoho se však nepodařilo najít tělo oběti. Ty nejděsivější se odehrály na Frýdecko-Místecku. Policisté vyšetřovali v kraji patnáct zločinů, což je o osm více než v roce 2021. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Zátoru u Krnova by mohla do sedmi let vyrůst větrná elektrárna o výkonu zhruba 20 MW čítající asi pět turbín. ČEZ se s obcí dohodl na záměru a podepsal v Zátoru vůbec první smlouvu o spolupráci při výstavbě větrného parku. V nově vznikajících elektrárnách tohoto typu nabízí ČEZ spoluvlastnický podíl.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě se vyskytla ptačí chřipka, v kraji platí opatření</w:t>
@@ -241,53 +355,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Veškeré informace lidé naleznou na stránkách Státní veterinární správy a také na úředních deskách jednotlivých obcí. Na internetových stránkách chovatelé naleznou také formuláře pro nahlášení počtu zvířat. S vyplněním lidem pomohou i na radnicích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Kotula, chovatel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Není to pro nás nic příjemného, musíme se tomu podvolit. Od vás jsem se dozvěděl, že jsou nějaké zóny, což jsem teď rád a naklikám si, co vlastně pro mne platí a co ne. A co proto udělám? Budu muset mít ty slepice zavřené. Nic jiného mi nezbývá."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obce mají také povinnost rozmístit nádoby na uhynulé ptactvo. V Havířově se nacházejí ve sběrných dvorech a také v areálu Technických služeb. Opatření se týkají obcí na Karvinsku, Ostravsku i Frýdecko-Místecku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obce mají také povinnost rozmístit nádoby na uhynulé ptactvo. V Havířově se nacházejí ve sběrných dvorech a také v areálu Technických služeb. Opatření se týkají obcí na Karvinsku, Ostravsku i Frýdecko-Místecku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Cena tepla vyletěla vzhůru i v Novém Jičíně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -348,53 +461,52 @@
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Město jako jednu z priorit i v minulém volebním období mělo právě investice do tepelného hospodářství. Jedeme na základě strategického plánu, který byl na posledním jednání zastupitelstva aktualizován až do roku 2026, a nebýt těchto investic, které v minulých letech byly provedeny, tak ta cena tepla je daleko vyšší již v minulých letech.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do modernizace a oprav kotelen město v posledních letech vložilo 62 milionů korun. Také v rozpočtu na letošní rok jsou peníze na tyto investice vyčleněny, včetně rekonstrukce teplovodu v části Loučka. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ostravští kriminalisté žádají o pomoc veřejnost při ztotožnění muže, který byl 4. prosince nalezen bez známek života. Tělo zemřelého bylo na veřejném prostranství v Ostravě - Zábřehu, vedle budovy na ulici Čujkovova 42. Na úmrtí osoby se nepodílela cizí osoba. Na záběrech je i oblečení zemřelého.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ostravští kriminalisté žádají o pomoc veřejnost při ztotožnění muže, který byl 4. prosince nalezen bez známek života. Tělo zemřelého bylo na veřejném prostranství v Ostravě - Zábřehu, vedle budovy na ulici Čujkovova 42. Na úmrtí osoby se nepodílela cizí osoba. Na záběrech je i oblečení zemřelého. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek a Místek jsou jedním městem už 80 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -406,191 +518,185 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1. ledna 2023 oslavil Frýdek-Místek 80 let od spojení původně  dvou měst, které oddělovala zemská hranice v podobě řeky Ostravice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Polášek, historik Muzea Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Historicky byl Frýdek a Místek spojen od roku 1402 do roku  1584 pod jednu vrchnost. S výjimkou, že majitelé panství byli na Těšínsku,  ve Slezsku. A místecká část, tedy hukvaldské panství a Místek zůstávaly jakoby  pod vlivem olomouckých biskupů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po vzniku Československa se k otázce možného spojení  dvou měst pokusili vrátit představitelé Masarykovy ligy v roce 1920. Byl  nový obecní zákon, ale nějak k tomu nedošlo. Tehdy navrhovali jednotný  název Bezručov.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po vzniku Československa se k otázce možného spojení  dvou měst pokusili vrátit představitelé Masarykovy ligy v roce 1920. Byl  nový obecní zákon, ale nějak k tomu nedošlo. Tehdy navrhovali jednotný  název Bezručov. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Polášek, historik Muzea Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pak to rozhodla okupační správa, kdy radnice po roce 1939 ve  Frýdku-Místku se poněmčily a k 1. lednu 1943 definitivně rozhodly, že  vznikne takzvaný Gross Friedeck. Tedy Frýdek, který měl místní části Frýdek,  Místek, spadaly tam pod to i Skalice, Chlebovice, i Dobrá, všechny tady ty  okolní obce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Situace se proměnila po roce 1945, kdy občané Místku  protestovali, protože okresy zůstaly frýdecký a místecký.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Situace se proměnila po roce 1945, kdy občané Místku  protestovali, protože okresy zůstaly frýdecký a místecký. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Polášek, historik Muzea Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Protestovali proti tomu, že se má jmenovat město jenom tedy Frýdek.  A dosáhli toho, že v tom roce 1945, na podzim, vzniklo pojmenování Místek.  Takže zas bylo vymalováno pro Frýdečany."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ke spojení měst Frýdek a Místek a okrajových částí došlo  během druhé světové války okupační správou. Nicméně myslím si, že to je proces,  který by dříve nebo později nastal. A dnes víme, že byl správný. Pozoruhodné je  možná to, jakým způsobem se vyvíjel název nově vzniklého celku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V polovině srpna roku 1945 se veřejně hlasovalo o novém  názvu města. Hlasování ale skončilo fiaskem, protože přišlo jen 1 293 lidí.  Navrhovali názvy jako Bezručov, Beskyd, Hradec nad Ostravicí nebo také Molotov,  Turistov nebo Stalinov.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V polovině srpna roku 1945 se veřejně hlasovalo o novém  názvu města. Hlasování ale skončilo fiaskem, protože přišlo jen 1 293 lidí.  Navrhovali názvy jako Bezručov, Beskyd, Hradec nad Ostravicí nebo také Molotov,  Turistov nebo Stalinov. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem rád, že nakonec vznikl název, který uspořádal ty dvě největší  části Frýdek a Místek abecedně a spojil ho ne pomlčkou, ale spojovníkem. A tím  to město je myslím něčím zajímavé."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Polášek, historik Muzea Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Definitivně po roce 1955 byl stanoven úřední název Frýdek  bez pomlčky Místek, okres frýdecko-místecký. A pomlčka přibyla po jazykové  reformě v polovině šedesátých let. Pak se některé obce k městu znovu  připojovaly a po roce 1990 se odtrhly."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Místní jsou dodnes hrdí na to, že žijí ve Frýdku nebo v Místku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Místní jsou dodnes hrdí na to, že žijí ve Frýdku nebo v Místku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Polášek, historik Muzea Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Hovoříte v mém případě s hrdým frýdeckým patriotem.  I když dneska samozřejmě jsem občan Frýdku-Místku, jsem na to hrdý, nikdy bych  se odsud nevystěhoval. Já jsem ještě z té generace, kdy jsme se ještě  honili a měli jsme šarvátky s Místečany. Stříleli jsme po sobě z praku,  házeli jsme po sobě kamením, shnilou mrkví, odpalovali jsme po sobě šampusové  lahve. A tak dál."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Většina obyvatel se do města postupně přistěhovala kvůli  práci a bydlení. Generace se pomalu obměňují a těžko říct, zda rivalita vymizí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Většina obyvatel se do města postupně přistěhovala kvůli  práci a bydlení. Generace se pomalu obměňují a těžko říct, zda rivalita vymizí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Polášek, historik Muzea Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "I když si lidé stěžují, že radnice je ve Frýdku, že vlakové  nádraží je ve Frýdku, autobusové nádraží je ve Frýdku. Frýdečané zase říkají,  proč nejsou adventní trhy také ve Frýdku? Musíme chodit do Místku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Od roku 1992 má město oficiálně také nový znak, který  vytvořil malíř a sochař Vilém Kocych.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Od roku 1992 má město oficiálně také nový znak, který  vytvořil malíř a sochař Vilém Kocych. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -665,93 +771,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-01-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>