--- v1 (2026-04-20)
+++ v2 (2026-09-06)
@@ -813,51 +813,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-01-2023-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-01-2023-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>