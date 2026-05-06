--- v0 (2026-01-14)
+++ v1 (2026-05-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.1.2023, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava pomůže organizacím a klubům s energiemi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava bude i v novém roce pomáhat sportovním klubům a různým neziskovým organizacím s dopady vysokých cen energií. Nabízí dotační program, díky kterému mohou dostat až milion korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -141,53 +256,52 @@
         <w:t xml:space="preserve">Jana Feberová (ČSSD), náměstkyně primátora:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro ředitele ZŠ je to úplně nové, protože s předškolním vzděláváním nemají zkušenost. Ale na těch školkách to pořád bude fungovat tak, jak to je. Nebude tam paní ředitelka, budou tam vedoucí paní učitelky. Veškeré projekty, veškerá práce, předškolní vzdělávání tam pojede tak, jak tam mají zajeto."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ředitel ZŠ F. Hrubína přebral od nového roku MŠ Balzacova i s odloučeným pracovištěm. Vedoucí školy prý bude řídit jen běžný chod. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Ptáček, ředitel ZŠ F. Hrubína:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Práce, kterou bude dělat, ta ji určitě ubyde, protože pod celou organizaci přejde účetnictví. To znamená ekonomka na ZŠ dostane kompletně celou tu ekonomiku, což je asi největší zátěž těch ředitelek v mateřských školkách, kdy musí kromě těch vyučovacích povinností dělat i ekonomku a další věci.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Práce, kterou bude dělat, ta ji určitě ubyde, protože pod celou organizaci přejde účetnictví. To znamená ekonomka na ZŠ dostane kompletně celou tu ekonomiku, což je asi největší zátěž těch ředitelek v mateřských školkách, kdy musí kromě těch vyučovacích povinností dělat i ekonomku a další věci.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Radnice nevylučuje, že do budoucna dojde k dalším sloučením mateřinek se základními školami. Tento systém už funguje například v sousední Karviné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">NJ aktualizoval cenu a chystá prodej průmyslové zóny</w:t>
@@ -283,129 +397,101 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Krnově zahájili přestavbu operačních sálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krnovská nemocnice přistupuje ke komplexní přestavbě svých operačních sálů. Výsledkem rekonstrukce a nového přístrojového vybavení budou jedny z nejmodernějších sálů v České republice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na počátku celé akce byl záměr, vyměnit pouze komplexní vzduchotechniku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Václavec, ředitel nemocnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Což je akce asi za 16 milionů korun a u toho jsme se rozhodli vyměnit celou přestavbu sálů a udělat moderní sály, které budou spojené s videotechnikou, takže jak operace na sále budou dobře přenositelné.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Celá přestavba sálů si vyžádá velká organizační opatření, tak, aby se pacientů a plánovaných operací dotkla co nejméně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Václavec, ředitel nemocnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Z hlediska provozu my teď 3 měsíce nebudeme operovat operace kyčlí, kloubů, tam, kde se dělají endoprotézy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Motlíčková, provozně technická náměstkyně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Technicky to znamená to, že jsme se museli dočasně přestěhovat do náhradních prostor, kde budou probíhat operace po dobu rekonstrukce a momentálně tady probíhají ty přípravné fáze, abychom všechny prostory vyklidili.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Nemocnice se současně pouští i do přestavby LDN ve Městě Albrechticích. Na přestavbu sálů získala stoporocentní dotaci 42 milionů z programu REACT, přestavba LDN ve výši přes 9 milionů bude financována z rozpočtu MS kraje a vlastních zdrojů nemocnice.   </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Václavec, ředitel nemocnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Začínáme po Novém roce a sály budou hotové 3 měsíce po započetí prací, takže koncem března.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V krátké době bude zahájena další velká investiční akce, kterou je stavba nové rehabilitace a respiria pro pacienty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -460,53 +546,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Při svážení odpadů ať už komunálního nebo separovaného, narážejí zaměstnanci Technických služeb na velmi častý problém. Ne vždy se snadno ke kontejnerovému stání dostanou kvůli zaparkovaným autům nebo nerespektování žlutého značení na silnici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Bartečko, vedoucí provozovny Odpady: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Někdy nejde najet do celé ulice nebo vyvézt nádoby, protože tam stojí vozidla. Svozová vozidla jsou širší než klasické auto, proto neprojede tam, kde jiná osobní auto ano. Samozřejmě rozumíme tomu, že není kde parkovat, ale byl bych rád, kdyby někteří řidiči neparkovali na žlutých čarách nebo v zatáčkách, kde auto nemá co dělat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V lednu navíc bude městem projíždět speciální avie, která bude svážet vánoční stromky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V lednu navíc bude městem projíždět speciální avie, která bude svážet vánoční stromky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bych prosila občany, aby do konce ledna se snažili tyto stromy ukládat, aby ty technické služby to měly možnost v lednu svážet."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -525,53 +610,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě přivítali prvního Jižánka letošního roku. Holčička, která dostala jméno Stelinka se narodila ve vítkovické nemocnici 2. ledna před půl 9 ráno a spolu s maminkou se má čile k světu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vedení radnice Ostravy-Jihu přivítalo svého prvního občánka letošního roku. Stelinka přišla na svět císařským řezem ve vítkovické nemocnici. Porod proběhl velice rychle a bez problémů a byl u něj i tatínek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Halfar, tatínek Stely: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Personál byl úplně neskutečně výborný a co se týká vybírání jména, tak jsme chtěli tím, že má starší sestřičku Sáru, takže jsme chtěli zachovat něco od S, takže jsme si vybrali jméno Stela.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Personál byl úplně neskutečně výborný a co se týká vybírání jména, tak jsme chtěli tím, že má starší sestřičku Sáru, takže jsme chtěli zachovat něco od S, takže jsme si vybrali jméno Stela.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michaela Halfarová, maminka Stely: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Stelinka měla 50 cm a 3290 gramů a taky vytoužené miminko, takže jsme velice rádi, že se podařilo.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vedení radnice za Stelinkou do vítkovické nemocnice nepřišlo s prázdnou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -688,93 +772,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-07-01-2023-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>