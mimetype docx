--- v0 (2026-01-15)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.1.2023, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tříkrálový průvod opět přilákal davy lidí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdkem-Místkem prošel o víkendu tradiční Tříkrálový průvod. Letos opět spojil Frýdek i Místek a doputoval až do kostela svatých Jana a Pavla. Tam se Tři králové poklonili Ježíškovi. Tradičně je průvod spojen s charitativní tříkrálovou sbírkou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,103 +178,101 @@
         <w:t xml:space="preserve">Daniel Vícha, děkan a farář Římskokatolické farnosti Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Další ročník Tříkrálového průvodu je za námi. Letos jsme podruhé  spojili Frýdek a Místek, tedy obě dvě části našeho města. Účast byla hojná a  počasí připomínalo spíše jaro. Nicméně jsem velmi rád, že tento ročník snad  budeme moci označit za úspěšný, protože lidí přišla velká spousta."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem moc rád, že průvod, který v loňském roce poprvé  spojil farnosti místeckou a frýdeckou a šel z frýdeckého náměstí na  místecké, že se pomalu stává tradicí. A i dnes bylo vidět, že přišlo opravdu  hodně rodin s dětmi. A myslím si, že to bylo velmi pěkné. A přeju, abychom  ty tradice, které společně nacházíme, abychom je udržovali a pokračovali v nich."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cíl průvodu byl kostel svatých Jana a Pavla, kde se Tři králové  poklonili malému Ježíškovi. Tradice akce je už roky spojena s Tříkrálovou sbírkou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cíl průvodu byl kostel svatých Jana a Pavla, kde se Tři králové  poklonili malému Ježíškovi. Tradice akce je už roky spojena s Tříkrálovou sbírkou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Vícha, děkan a farář Římskokatolické farnosti Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Kdy lidé mohou po celý měsíc a v některých městech  prvních čtrnáct dní tohoto roku, přispívat na charitní dílo v České republice.  Peníze, které se vyberou, tak jdou přímo potřebným v naší vlasti. Věřím,  že i příští rok bude úspěšný a chtěl bych také poděkovat statutárnímu městu za  finanční podporu a za záštitu panu primátorovi Petru Korčovi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Přeju všem v našem městě hodně síly, hodně energie,  optimismu. A věřím, že když budeme držet spolu, tak se nám podaří překonat  všechny překážky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hořínek, ředitel Charity Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já bych jim popřál pevné nervy, trpělivost, aby neztráceli  naději a aby si uvědomovali, že společenství je to, co vytváří radost. A to je  to, co přetrvává. Aby ten most, který vytvořil průvod tím, že přešel přes řeku,  který spojuje obě části města, aby se přenesl z Vánoc přes Tříkrálovou  sbírku do celého roku. A aby mezi lidmi vydržel jako pevné spojení mezi námi  všemi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podrobnosti o charitativních pokladničkách a možnostech, jak  přispět do sbírky, najdete na webu Charity i Tříkrálové sbírky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podrobnosti o charitativních pokladničkách a možnostech, jak  přispět do sbírky, najdete na webu Charity i Tříkrálové sbírky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Průjezd městem je po otevření obchvatu klidnější</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -199,103 +312,101 @@
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Myslím, že nejenom vedení města, ale všichni občané si  všimli na Hlavní ulici, která nastala po otevření obchvatu v celé délce. A  i když doposud nejede ve všech čtyřech pruzích, tak je velmi citelná pozitivní  změna."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> " Stavba by posléze měla být dále realizována, jak v průběhu  zimního období, tak těch jarních měsíců. A zprovozněna by měla být nejpozději  26. června roku 2023. Uděláme proto všechno, aby samozřejmě stavba byla zprovozněna  co nejdříve, protože chápeme, že i ten poloviční profil může přinést dílčí problémy  v zimním období, ale věřím, že ty komplikace by neměly být nějakého  velkého rázu. Ty intenzity, které jsou zde plánovány, tak si nemyslíme, že by  ten poloviční profil měl způsobovat jakékoliv komplikace a kolony. Naopak si  myslím, že se velmi odlehčí Frýdku-Místku a jsem strašně rád, že se nám aspoň  ten poloviční profil povedl zprovoznit ještě v roce 2022."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Velkým pozitivem pro město je, že po otevření obchvatu vymizela  z průtahu hlavně tranzitní kamionová doprava.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Velkým pozitivem pro město je, že po otevření obchvatu vymizela  z průtahu hlavně tranzitní kamionová doprava. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Čekáme, co se stane po spuštění všech provozů a spedic během  ledna. Nicméně už teď je jasné, že se městu uleví. A že ta Hlavní třída, která  byla průtahem, kterým projíždělo 40 tisíc aut blízko náměstí, těsně vedle haly  Polárka, tak bude opět městkou komunikací."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Bártek (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Se budeme snažit o to, aby co nejméně těžkých nákladních  vozidel vjíždělo nám tady do města. Pokud se nám to podaří, tak se sníží emise  a zároveň hluk z průtahu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My uděláme vše proto, abychom ji nadále zklidnili, zamezili vjezdu  toho tranzitu, napojili některé slepé ulice, přidali úrovňové přechody se  signalizací a udělali další úpravy, které zpříjemní tuto část města občanům."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město se teprve chystá na oficiální sčítání dopravy a další  možnosti úprav nejen Hlavní třídy, ale i hledání nových parkovacích míst, bude projednávat  také s odborníky z Českého vysokého učení technického.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město se teprve chystá na oficiální sčítání dopravy a další  možnosti úprav nejen Hlavní třídy, ale i hledání nových parkovacích míst, bude projednávat  také s odborníky z Českého vysokého učení technického. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">1. ZŠ už má nové zateplení i rekuperační jednotky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -307,119 +418,115 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přístavba 1. základní školy ve Frýdku-Místku dostala úplně  novou podobu. Práce na zateplení začaly v létě a skončily do Vánoc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Šostý (NMFM), ředitel 1. základní školy, radní  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zateplení, to byla ta prioritní věc, protože po minulých 15 let  došlo k dalo by se říct, až protékání dovnitř. Věřím, že tady to pozorování  bude také přínosné a k prospěchu úspor energií. A hlavně komfortu dětí,  protože ta vlhkost, která tady byla v těch třídách, už byla někdy na hraně  těch hygienických podmínek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V rámci dalších úsporných opatření se do zatepleného  objektu nainstalovaly i rekuperační jednotky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V rámci dalších úsporných opatření se do zatepleného  objektu nainstalovaly i rekuperační jednotky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Šostý (NMFM), ředitel 1. základní školy, radní  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je tady v šestnácti učebnách. Tam, kde se vyskytují  děti a ten důvod je přirozená výměna vzduchu. Protože při tom zateplení, když měříme  teda CO v těch třídách, tak ty hodnoty byly až kritické. A ne  vždycky se podařilo větráním ty hodnoty snížit tak, aby ty děti tady měly ty  hodnoty, které ukládají příslušné hygienické normy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Během ledna a jara se bude ještě pracovat na ladění a optimalizaci  nastavení jednotek. Kromě těchto kroků nechala škola vyměnit i část osvětlení  ve třídách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Během ledna a jara se bude ještě pracovat na ladění a optimalizaci  nastavení jednotek. Kromě těchto kroků nechala škola vyměnit i část osvětlení  ve třídách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Šostý (NMFM), ředitel 1. základní školy, radní  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Kde se přešlo z klasických úsporných trubic na ledkové,  což by mělo být desetkrát méně. Takže uvidíme, jak to bude fungovat. A jaká  bude doopravdy spotřeba energie za období leden až červen v roce 2023 ve  srovnání s rokem 2022."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Investice vyšla město na 14 milionů korun. Část peněz by ale  měla pokrýt příslušná dotace.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Investice vyšla město na 14 milionů korun. Část peněz by ale  měla pokrýt příslušná dotace. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM),  náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Z těch dalších  částí, které připravujeme, tak je to samozřejmě rekonstrukce škol. Tam máme  velký dluh z minula, který si táhneme. Jsou to v podstatě školy v Lískovci.  Teď bylo dokončeno zateplení části a učeben na 1. základní škole. Fasádu děláme  a zateplení na škole ve Skalici. Budeme dělat ještě varnu, to znamená kuchyň  na 5. základní škole. Tam je velký problém s protékáním stropu a tak dál."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po komplikacích s výběrovým  řízením, ze kterého firmy odstoupily, se připravuje stavba tělocvičny u základní  školy v Chlebovicích. A město by také chtělo postavit tělocvičnu u 2.  základní školy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po komplikacích s výběrovým  řízením, ze kterého firmy odstoupily, se připravuje stavba tělocvičny u základní  školy v Chlebovicích. A město by také chtělo postavit tělocvičnu u 2.  základní školy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -494,93 +601,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-09-01-2023-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>