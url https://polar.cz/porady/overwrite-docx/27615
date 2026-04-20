--- v0 (2025-12-20)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.1.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Obviněný se kriminalistům k vraždě přiznal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kriminalisté už mají za mřížemi prvního vraha roku 2023, který ve Sviadnově probodl svého známého. Jeho tělo pak s kumpánem hodili do odpadní jímky. Vrahovi hrozí výjimečný trest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -91,346 +206,278 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obviněn byl i komplic zadrženého, který mu tělo pomáhal do jímky hodit. Vražda se stala zhruba před měsícem přímo v areálu stavební firmy, pro kterou zřejmě oba pracovali.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">pracovníci stavební firmy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Policie nám zakázala o tom mluvit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obviněnému muži hrozí 15 - 20 let nebo výjimečný trest a vzhlede k tomu, že už byl za vraždu jednou ve vězení, soudce ho zřejmě příliš šetřit nebude. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obviněnému muži hrozí 15 - 20 let nebo výjimečný trest a vzhlede k tomu, že už byl za vraždu jednou ve vězení, soudce ho zřejmě příliš šetřit nebude.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Problémy ski areálů s teplým počasím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarní teploty počátku letošního roku způsobují velké problémy provozovatelům ski areálů v Jeseníkách. Některé musely dokonce přerušit činnost. Velké areály se snaží, aby lyžování udržely a vyhlížejí potřebné ochlazení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Areál Čerťák i lanovka Roháč v Karlově musely přerušit lyžování. Relativně nejlépe na tom zůstává Kopřivná v Malé Morávce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Petrů, vedoucí provozu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Doufejme, že vydržíme. Snažíme se, děláme pro to maximum. Bohužel jsme kvůli počasí museli zrušit večerní lyžování, protože v tu chvíli bychom to neudrželi, protože teploty jsou, jaké jsou a neustále do toho prší. Dneska je vlastně první den, kdy neprší. Doufejme. Děláme pro to maximum, abychom vydrželi.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, lyžaři: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Super. Báli jsme se. Že to pojede špatně, ale dobře se jezdí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Super, akorát syn je zklamaný, že to nejezdí v lese. Málo sněhu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">„Nejsou to ideální podmínky pro lyžování."  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ale i tak se snaží, i tak nám to zasněžili, takže pro lyžaře super.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Vlivem nočních teplot kolem nuly není možné ani v noci dosněžovat sjezdovky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Petrů, vedoucí provozu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Nedá se zasněžovat, nedá se nic dělat pro to, abychom ten svah měli trošku lepší.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Omezit provoz musely také areály Ski expres a Myšák v Karlově pod Pradědem a Ski Annaberg v Andělské Hoře. Zvláště kvůli ubytovaným lyžařským školám však ještě fungují.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Lukeš, provozovatel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Na Myšáku budeme ještě tento týden pokračovat, uvidíme, jaké počasí nám přinesou nadcházející dny a pak se rozmyslíme dál, jak s tím provozem.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lyžař na Myšáku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak určitě. Po ránu to je vždycky výborné. Ale  potom je to horší. Začne mlha, poprchávat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Určitou naději na ochlazení dává příští týden, přesto však pravá zima v Jeseníkách na sebe nechá ještě nějakou dobu čekat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 9. 1. 2023 17.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kraj má druhou nejvyšší nezaměstnanost v zemi.., 5,1 %.. Prvenství obsadil Ústecký kraj, kde je podíl nezaměstnaných 5,5 procenta. V MS kraji, stejně jako v celém Česku nezaměstnanost v prosinci vzrostla o 2 desetiny %. Celková nezaměstnanost  v zemi je 3,7 %. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Zátoru u Krnova by mohla do sedmi let vyrůst větrná elektrárna s pěti turbínami o výkonu zhruba 20 MW. Na záměru se dohodl s obcí ČEZ a společně podepsali  vůbec první smlouvu o spolupráci při výstavbě větrného parku.  Při vydání územního rozhodnutí bude založená obchodní společnost, v níž bude mít obec 5% podíl. Podobné aktivity ČEZ rozbíhá i v dalších krajích. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířov investoval do rekonstrukce sauny přes 7 milionů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Od nového roku mohou lidé v Havířově opět navštěvovat saunu na krytém bazénu, která prošla komplexní rekonstrukcí. Její součástí je i solná odpočívárna. Radnici modernizace stála přes sedm milionu korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je prokázáno, že saunování má pozitivní vliv na zdraví. I proto se havířovská radnice rozhodla investovat do rekonstrukce a zvýšení kapacity sauny na krytém bazénu. A proměna je to velká.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Matěj, ředitel SSRZ: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Byla vybudována recepce nová, byly vybudovány nové šatny se sociálním zařízením, sprchami. Byla vybudována i odpočívárna, byla tam vybudována solná odpočívárna. Chodí tady stálí klienti, kteří se už nemohli dočkat a když jsme saunu otevřeli 2. ledna, tak přišlo bezmála 50 zájemců, což je na tuto saunu velký počet." </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Byla vybudována recepce nová, byly vybudovány nové šatny se sociálním zařízením, sprchami. Byla vybudována i odpočívárna, byla tam vybudována solná odpočívárna. Chodí tady stálí klienti, kteří se už nemohli dočkat a když jsme saunu otevřeli 2. ledna, tak přišlo bezmála 50 zájemců, což je na tuto saunu velký počet."   </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Změna je pěkná. Ta solná jeskyně vypadá pěkně, uvidíme, co udělá provoz. Každopádně ta sauna je větší, je tam více prostoru.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jsem zvědavý na to jak to vypadá, protože člověk se na nové věci těší. Doufám, že se budu cítit ještě lépe než před tím."</w:t>
       </w:r>
@@ -438,90 +485,88 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rekonstrukce byla nákladná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bohuslav Niemiec (KDU-ČSL), náměstek primátora:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Celkově objem financí vyšel na 7,5 milionu bez DPH a peníze šly z rozpočtu Statutárního města Havířov. Ta rekonstrukce nebyla úplně jednoduchá, ale myslím si, že výsledný efekt stojí za to.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Saunu mohou lidé navštěvovat každý den. Bloky jsou rozděleny samostatně jak pro ženy, tak pro muže, neděle je pak vyčleněná pro společné saunování.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Saunu mohou lidé navštěvovat každý den. Bloky jsou rozděleny samostatně jak pro ženy, tak pro muže, neděle je pak vyčleněná pro společné saunování. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči už podesáté za tmy a s dýchacími přístroji zdolali expedici k horské chatě Kamenitý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V rekordním čase 36 minut letos zdolali dobrovolní hasiči večerní výstup k Horské chatě Kamenitý. Na dva kilometry dlouhé trase překonali 275 výškových metrů, přičemž šli za sebou navázaní na dlouhém laně a část úseku také v dýchacích přístrojích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Večerní výšlap k chatě Kamenitý je součástí výcviku hasičů pro používání dýchací techniky. Nejdříve absolvují teorii a pak praktické použití při fyzicky náročném výkonu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Večerní výšlap k chatě Kamenitý je součástí výcviku hasičů pro používání dýchací techniky. Nejdříve absolvují teorii a pak praktické použití při fyzicky náročném výkonu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Sadowski, velitel SDH Jablunkov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Letos organizujeme již desátý ročník této expedice. Je to výcvik nositelů dýchací techniky, kdy od roku 2012 Moravskoslezský kraj daroval a stále daruje jednotkám v regionu, ale i napříč celým krajem nový typ přetlakových dýchacích přístrojů značky Dräger. Součástí toho používání je nutnost praktického výcviku a školení a naše jednotka organizuje tady pro ten region každoročně kolem Tří králů tuto akci. Předcházelo tomu školení teoretické na Integrovaném výjezdovém centru v Jablunkově a teď jsme v Horní Lomné, kdy se chystá ta praktická část toho výcviku. Je nás letos kolem stovky hasičů, kteří vlastně v plné polní, v zásahovém oděvu, přilbě a s dýchacím přístrojem provedou výstup v kopcovitém terénu. Délka trasy je 2 kilometry. Bude to trvat přibližně 40 minut a nahoře na chatě Kamenitý máme vyhodnocení cvičení s posezením. A jelikož to je 10. ročník, tak jsme pozvali i vysloužilé hasiče veterány, kteří už nás na chatě očekávají. Ten praktický výcvik spočívá v tom výstupu, kdy hasiči jdou za sebou a jsou navázaní na laně, které vlastně symbolizuje, že hasiči táhnout za jeden provaz.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Nieslanik, SDH Milíkov:</w:t>
       </w:r>
       <w:r>
@@ -562,84 +607,79 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 9. 1. 2023 17.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bartošovická záchranná stanice v loňském roce  přijala 2133 živočichů 133 druhů. Je to o zhruba dvě stovky jedinců méně než v roce 2021. Nejvíce bylo ptáků… 1342 a nejčastěji přijímaným živočichem se tradičně stal ježek západní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinská regionální knihovna oslaví letos 100. výročí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinská regionální knihovna připravuje pro obyvatele města celou řadu akcí u příležitosti 100. výročí, které v tomto roce oslaví. Připomínat tuto stoletou událost bude lidem i speciální logo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rok 2023 je pro karvinskou regionální knihovnu velmi speciální. Pro čtenáře má totiž otevřeno už celé století. Pro tuto příležitost má knihovna připravenou speciální grafiku, aby čtenáři věděli, že celý rok slaví sté narozeniny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rok 2023 je pro karvinskou regionální knihovnu velmi speciální. Pro čtenáře má totiž otevřeno už celé století. Pro tuto příležitost má knihovna připravenou speciální grafiku, aby čtenáři věděli, že celý rok slaví sté narozeniny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Kukrechtová, ředitelka RKK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Máme pozměněné logo, máme také nové motto na tento rok, nazvali jsme ho Čteme další stovku a moc se těšíme na návštěvníky města Karviné i okolních obcí, že navštíví naši knihovnu a oslaví s námi toto krásné jubileum.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro obyvatele města připravila k oslavám několik akcí, které knihovnu lidem ještě více přiblíží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -657,53 +697,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Návštěvníci tak budou mít možnost poznat jednotlivé pobočky a přitom plnit úkoly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Svatava Sukopová, vedoucí útvaru knihovnických a informačních služeb</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "V červenci a srpnu čeká na návštěvníky bug game hra, založená na principu knihy Julese Verna a jmenuje se cesta kolem světa."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oslavy vyvrcholí v září, a to v rámci Knižního jarmarku. Ten bude letos bohatší o další aktivity a program.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oslavy vyvrcholí v září, a to v rámci Knižního jarmarku. Ten bude letos bohatší o další aktivity a program. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -778,93 +817,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-01-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>