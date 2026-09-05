--- v1 (2026-04-20)
+++ v2 (2026-09-05)
@@ -859,51 +859,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-01-2023-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-01-2023-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>