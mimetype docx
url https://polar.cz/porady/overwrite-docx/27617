--- v0 (2026-01-18)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Respirační onemocnění malých dětí plní nemocnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velký nápor malých pacientů zažívá v těchto dnech dětské oddělení Slezské nemocnice. Hospitalizovány jsou zde většinou děti s chřipkou a RS viry. Kvůli maximální naplněnosti lůžkové kapacity museli být někteří pacienti přijati v krnovské nemocnici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -103,70 +218,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor  Hudec, primář dětského odd., Slezská nemocnice v Opavě:   </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Kapacitně  jsme  některé dny na hraně .  Doposud jsme to zvládali a jen  ojediněle jsme se obraceli na nemocnici v Krnově,  kam jsme pacienty museli posílat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Epidemie  akutních respiračních onemocnění v Moravskoslezském kraji  nepolevuje.  Nejvyšší nemocnost je na Opavsku, kde byly  zaznamenány na 100 000 obyvatel necelé čtyři tisícovky případů.     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Před  koncem roku Slezská nemocnice vydala kvůli velkému nárůstu  respiračních onemocnění plošný zákaz návštěv. Ten už ale  pominul. Aktuálně návštěvy nemohou pouze na oddělení  infekční, geriatrické, plicní, ORL a interní.  Platí  ovšem, že lidé s teplotou, kašlem či rýmou by se na návštěvu  svých blízkých do nemocnice neměli vůbec vypravit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...18 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava má novou koncepci cyklodopravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Systém cyklistických tras v Ostravě by měl připomínat hustě protkané krevní řečiště. Lidé by se tak měli na kole bezpečně pohybovat po celém městě. Cyklistika by už neměla být jen sportem, ale běžným a efektivním způsobem dopravy. Vyplývá to z nové koncepce rozvoje dopravy.</w:t>
@@ -175,96 +270,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostrava má velké předpoklady stát se cyklistickým městem po vzoru Amsterdamu, nebo Kodaně, kde jezdí denně na kolech do práce či školy až 40 procent obyvatel. Jak se k tomuto druhu efektivní dopravy propracovat nyní zpracoval městský ateliér MAPPA v nové koncepci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Vysloužil, ředitel městského ateliéru MAPPA: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Chceme  lidem umožnit, aby se na kole mohli pohybovat bezpečně a intuitivně v každé ulici. K tomu je zapotřebí  rozdělit prostor ve městě férověji. Na řadě ulic navrhujeme nové cyklostezky, na jiných bychom rádi  zklidnili motorovou dopravu, aby se zde lidé v autech i na kolech mohli bezpečně pohybovat společně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Koncepce také nahrazuje dnešní systém tras, které jsou vedeny klikatě a nepřímo, hustou propojenou sítí. Trasy už nediktují kudy má cyklista jet, ale nechávají to na něm. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Koncepce také nahrazuje dnešní systém tras, které jsou vedeny klikatě a nepřímo, hustou propojenou sítí. Trasy už nediktují kudy má cyklista jet, ale nechávají to na něm.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Zetek, městský ateliér MAPPA</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Největší zábranou pro to, aby lidé ve větší míře začali používat k cestám po městě kolo, je obava z pohybu  v provozu společně s auty."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dopravní síť se bude muset rozdělit férověji, aby nebyla upřednostňována jen auta. Kde to půjde vzniknou cyklostezky, jinde se zklidní provoz omezením rychlosti až na 20 km/h. Samozřejmě ale bude nutná i změna myšlení řidičů a cyklistů, kteří by měli být partnery a ne soupeři. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura, primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V minulosti v Ostravě převažoval pohled, že cyklistika je volnočasová aktivita, ideální pro výlety do  přírody. Teď ale chceme lidem ukázat, že může být také skvělou variantou pro každodenní jízdy po městě,  ať už do práce, do školy, na nákup nebo za zábavou. Pro město má mnoho nesporných výhod. Šetří místo  v ulicích, snižuje dopravní zácpy, míru hluku a pomáhá bojovat se znečištěným ovzduším. Proto chceme,  aby v našem městě bylo kolo běžným prostředkem dopravy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Při tvorbě koncepce vycházel městský ateliér ze spousty dat a ukazatelů, ale velký důraz dává i na diskuzi se  samotnými cyklisty. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Při tvorbě koncepce vycházel městský ateliér ze spousty dat a ukazatelů, ale velký důraz dává i na diskuzi se  samotnými cyklisty.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">OSTRAVSKÝ NÁVRH V ČÍSLECH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">  Stezky pro rekreaci – téměř splněno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -340,57 +433,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dobudování cyklistické infrastruktury v ulicích Ostravy by přineslo 25–30 % úsporu času na cestách do 5  km. Přitom podle analýzy zveřejněné v Evropském atlasu mobility z roku 2022 je dnes právě polovina cest  automobilem kratší než 4 km. Podobný podíl krátkých cest potvrdily i výsledky dopravního dotazníkového  průzkumu provedeného v Ostravě v roce 2014. Zlepšováním podmínek pro cyklistickou dopravu chce  Ostrava motivovat své obyvatele, aby na krátkých trasách upřednostňovali aktivní přepravu. Na delších  trasách by dostavění navrhované sítě umožnilo zhruba 15 % zrychlení cest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 10. ledna, 16 h - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Účastnit se prezidentských voleb budou moci také lidé v karanténě nebo izolaci kvůli covidu-19. V MS kraji budou volit z auta na šesti místech v regionu. Takzvaná drive-in volební stanoviště postaví hasiči v každém ze šesti okresů. Na stanovištích se bude volit od 8 do 17 hodin.  </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V ulicích měst MS kraje začal svoz odložených vánočních stromů. Zatímco například v Třinci je město sváží, podobně jako většina měst, v Ostravě je vyhazování stromků ke kontejnerům zakázané.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -572,90 +658,88 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 10. ledna, 16 h - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Léčebnu dlouhodobě nemocných ve Městě Albrechticích čeká rekonstrukce. Tři desítky převážně imobilních pacientů proto v pondělí několik týmů zdravotníků přestěhovalo do nemocnice v Krnově. Rekonstrukce LDN má začít v polovině ledna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">68 letý muž ujížděl v okolí Polanky nad Odrou  policistům. Jak se později ukázalo, měl k tomu důvod. Po dopadení nafoukal půl promile, měl zákaz řízení, a navíc se ukázalo, že večer předtím řídil opilý jiné auto. Policisté naměřili skoro 2 promile. Hrozí mu až tři roky za mřížemi.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">68 letý muž ujížděl v okolí Polanky nad Odrou  policistům. Jak se později ukázalo, měl k tomu důvod. Po dopadení nafoukal půl promile, měl zákaz řízení, a navíc se ukázalo, že večer předtím řídil opilý jiné auto. Policisté naměřili skoro 2 promile. Hrozí mu až tři roky za mřížemi. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezské vzdělávací centrum slouží i nejmenším dětem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V karvinském Slezském vzdělávacím centru, v budově bývalého mlýna, fungují od roku 2019 i dvě dětské skupiny pro nejmenší děti. Využívají je zejména maminky, které se vrací do práce na zkrácený úvazek nebo pracují z domu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zchátralý bývalý Janečkův mlýn ožil před šesti lety, kdy byl po iniciativě místních podnikatelů zrekonstruován a znovu uveden do provozu jako Slezské vzdělávací centrum. Probíhají tady jazykové a rekvalifikační kurzy. V pětipodlažní budově se nachází několik učeben řemeslných dovedností, počítačová učebna i konferenční sál. Školí se tady firmy nebo třeba lidé bez práce a od roku 2019 slouží toto centrum i nejmenším dětem, nachází se tady dvě dětské skupiny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zchátralý bývalý Janečkův mlýn ožil před šesti lety, kdy byl po iniciativě místních podnikatelů zrekonstruován a znovu uveden do provozu jako Slezské vzdělávací centrum. Probíhají tady jazykové a rekvalifikační kurzy. V pětipodlažní budově se nachází několik učeben řemeslných dovedností, počítačová učebna i konferenční sál. Školí se tady firmy nebo třeba lidé bez práce a od roku 2019 slouží toto centrum i nejmenším dětem, nachází se tady dvě dětské skupiny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Možutíková, vedoucí dětských skupin Mlýnek a Rybičky</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Máme dvě třídy, dětskou skupinu Mlýnek a dětskou skupinu Rybičky a jsou určeny pro děti od jednoho roku až do předškolního věku, kdy se maminky třeba potřebují vrátit z rodičovské na zkrácené úvazky nebo celodenně nebo pracují z domu či potřebují vyřídit své osobní  záležitosti. Provozní dobu přizpůsobujeme maminkám, čili na přání jsme schopni přijít dřív, ale jinak je provozní doba od půl osmé od čtyř hodin."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Možutíková, vedoucí dětských skupin Mlýnek a Rybičky</w:t>
       </w:r>
       <w:r>
@@ -807,93 +891,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-01-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>