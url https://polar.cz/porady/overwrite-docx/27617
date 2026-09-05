--- v1 (2026-04-20)
+++ v2 (2026-09-05)
@@ -933,51 +933,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-01-2023-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-01-2023-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>