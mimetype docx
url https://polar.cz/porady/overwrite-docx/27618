--- v0 (2025-12-20)
+++ v1 (2026-04-03)
@@ -1,68 +1,182 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.2023, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I v roce 2023 se můžete těšit na ekologická témata na Polaru. Tentokrát jsme pro vás připravili reportáž o ptačí chřipce, která se šíří také v MS kraji. Díky mírné zimě se na mnoha místech kraje ořezávají stromy. Také uvidíte reportáž z havířovského útulku, tématem budou silvestrovské oslavy a v závěrečném rozhovoru s náměstkyní hejtmana Zdenkou Němečkovou Crkvenjaš se zaměříme na revitalizaci rybníku Štěpán. Tolik ochutnávka z nových témat lednového dílu Ekomagazínu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ptačí chřipka se šíří MS krajem</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den u sledování prvního letošního Ekomagazínu. I v roce 2023 se budeme prostřednictvím vašich obrazovek setkávat u ekologických témat, která se dějí v MS kraji. Našim prvním tématem je ptačí chřipka, která se vyskytla v Ostravě-Bartovicích. Kvůli tomu platí od 3. ledna  na Ostravsku, Karvinsku i Frýdecko-Místecku zvýšená opatření. Kromě toho, že majitelé nesmí zvířata volně pouštět, mají povinnost nahlásit obcím jejich druh a počet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tyto slepice musí mít pan Kotula z Havířova zavřené v kurníku, a to kvůli ptačí chřipce. Jelikož se ale město nachází v pásmu dozoru, které bylo stanoveno na základě výskytu nemoci v Ostravě-Bartovicích, bude mít chovatel další povinnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Menšík</w:t>
@@ -152,51 +266,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Opatření jsou časově rozdělena do dvou oblastí, a to oblast dozoru. To je vzdálenější oblast od epicentra, kde byla zjištěna ptačí chřipka v Ostravě-Bartovicích, tam je to devět dní. V ochranném pásmu, do kterého spadá část Šumbarku a s obcí Šenov a tam to je 21 dnů ode dne vyhlášení opatření, to znamená od třetího ledna.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během opatření budou v ochranném pásmu odebírány i vzorky, zda se nákaza nerozšířila. Jelikož ale platí celostátní nařízení, bude i nadále platit zákaz chovu pod širým nebem. Obce mají také povinnost rozmístit nádoby na uhynulé ptactvo. V Havířově se nacházejí ve sběrných dvorech a také v areálu Technických služeb. Magistrát doporučuje, aby lidé nález uhynulého ptactva nahlásili na odbor komunálních služeb, či Technické služby. Opatření se týkají obcí na Karvinsku, Ostravsku i Frýdecko-Místecku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mírná zima naordinovala místo odklízení sněhu ořezávání dřevin</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letošní zima prozatím příliš mnoho starostí pracovníkům opavských technických služeb nenadělala. Namísto odklízení sněhu se teď věnují ořezu stromů a keřů, čištění příkop nebo drobným opravám. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stejně, jako v předchozích letech je prozatím průběh zimy velmi mírný. S výjimkou prosincového sněžení totiž spíš připomíná brzké jaro. A tak se pracovníci technických služeb namísto uklízení sněhu věnují činnostem, na které by zůstal prostor obvykle až později.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Girášek, </w:t>
@@ -269,51 +382,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">První odzdobené stromky se objevily hned po svátcích. A tak se u kontejnerů začaly vršit hromady jedliček a smrčků hned se začátkem nového roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Suché vánoční stromky rozdrtí štěpkovač. A vzniklou dřevní hmotu potom pracovníci technických služeb použijí při údržbě veřejné zeleně. Technické služby plánují svážení odložených vánočních stromků, až do začátku února.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Během silvestrovské noci se ošetřovatelé nezastaví</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V poslední reportáži se ještě vrátíme k novoročním oslavám. Zatímco lidé slaví, v útulcích se během silvestrovské noci ošetřovatelé častokrát nezastaví. Příběh vystrašeného pejska jsme natáčeli v Havířově.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přesto, že útulek každým rokem apeluje na pejskaře, aby hlavně během Silvestra měli svá zvířata pod dohledem, i tentokrát musela odchytová služba vyjíždět k zaběhnutým psům. Mnozí lidé se pak divili, proč útulku příjezd na místo trvá dlouho. Ošetřovatelé totiž nevěděli, kam dříve zajet. Jeden případ však stál zato.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kaleta, </w:t>
@@ -391,51 +503,50 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Z těch deseti se osm vrátilo zpět a dva tu zůstali. Nejsou čipování, takže se majitel bohužel nezjistil. My po odchytu následující den dáváme fotky na naše webové stránky. Pokud ten pes nemá čip, ať si ho majitel může najít podle fotky, ale bohužel nikdo se nám neozval, takže ti pejsci tu zůstali. Až si projdou karanténou, tak budou dáni zase do nabídky k adopci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdenka Němečková Crkvenjaš (ODS), náměstkyně hejtmana MS kraje: Rybník Štěpán prošel revitalizací</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rybník Štěpán prošel revitalizací, vytvářely se tůně na loukách i v rybníce. Odbahňovalo a modelovalo se dno a omlazovalo se osázení. Také se stavělo oplocení. Další podrobnosti už probereme se Zdenkou Němečkovou Crkvenjaš, náměstkyní hejtmana Moravskoslezského kraje. Dobrý den, vítejte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdenka Němečková Crkvenjaš (ODS), náměstkyně hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
@@ -706,93 +817,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-10-01-2023-17-40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>