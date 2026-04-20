--- v0 (2026-01-14)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.1.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Černá kostka čeká na stavební povolení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vědecká knihovna - Černá kostka už čeká na stavební povolení. V průběhu času se projekt značně změnil a zdaleka nepůjde jen o knihovnu, ale o multimediální centrum, které bude sloužit především vzdělávání napříč všemi generacemi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -181,70 +296,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor  Hudec, primář dětského odd., Slezská nemocnice v Opavě:   </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Kapacitně  jsme  některé dny na hraně .  Doposud jsme to zvládali a jen  ojediněle jsme se obraceli na nemocnici v Krnově,  kam jsme pacienty museli posílat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Epidemie  akutních respiračních onemocnění v Moravskoslezském kraji  nepolevuje.  Nejvyšší nemocnost je na Opavsku, kde byly  zaznamenány na 100 000 obyvatel necelé čtyři tisícovky případů.     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Před  koncem roku Slezská nemocnice vydala kvůli velkému nárůstu  respiračních onemocnění plošný zákaz návštěv. Ten už ale  pominul. Aktuálně návštěvy nemohou pouze na oddělení  infekční, geriatrické, plicní, ORL a interní.  Platí  ovšem, že lidé s teplotou, kašlem či rýmou by se na návštěvu  svých blízkých do nemocnice neměli vůbec vypravit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...18 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 10. ledna 17 h - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krajský úřad Moravskoslezského kraje rozhodl, že Změnu č. 3 Územního plánu Horních Bludovic ruší v celém rozsahu. Zhatil tím snahu zastupitelstva účelově bránit záměru soukromého investora postavit výrobnu plastových produktů pro zdravotnictví v sousedství rodinných domů. Vedení obce vyhlásilo místní referendum, které proběhne v Horních Bludovicích jakou součást prezidentských voleb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
@@ -274,96 +369,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostrava má velké předpoklady stát se cyklistickým městem po vzoru Amsterdamu, nebo Kodaně, kde jezdí denně na kolech do práce či školy až 40 procent obyvatel. Jak se k tomuto druhu efektivní dopravy propracovat nyní zpracoval městský ateliér MAPPA v nové koncepci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Vysloužil, ředitel městského ateliéru MAPPA: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Chceme  lidem umožnit, aby se na kole mohli pohybovat bezpečně a intuitivně v každé ulici. K tomu je zapotřebí  rozdělit prostor ve městě férověji. Na řadě ulic navrhujeme nové cyklostezky, na jiných bychom rádi  zklidnili motorovou dopravu, aby se zde lidé v autech i na kolech mohli bezpečně pohybovat společně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Koncepce také nahrazuje dnešní systém tras, které jsou vedeny klikatě a nepřímo, hustou propojenou sítí. Trasy už nediktují kudy má cyklista jet, ale nechávají to na něm. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Koncepce také nahrazuje dnešní systém tras, které jsou vedeny klikatě a nepřímo, hustou propojenou sítí. Trasy už nediktují kudy má cyklista jet, ale nechávají to na něm.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Zetek, městský ateliér MAPPA</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Největší zábranou pro to, aby lidé ve větší míře začali používat k cestám po městě kolo, je obava z pohybu  v provozu společně s auty."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dopravní síť se bude muset rozdělit férověji, aby nebyla upřednostňována jen auta. Kde to půjde vzniknou cyklostezky, jinde se zklidní provoz omezením rychlosti až na 20 km/h. Samozřejmě ale bude nutná i změna myšlení řidičů a cyklistů, kteří by měli být partnery a ne soupeři. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura, primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V minulosti v Ostravě převažoval pohled, že cyklistika je volnočasová aktivita, ideální pro výlety do  přírody. Teď ale chceme lidem ukázat, že může být také skvělou variantou pro každodenní jízdy po městě,  ať už do práce, do školy, na nákup nebo za zábavou. Pro město má mnoho nesporných výhod. Šetří místo  v ulicích, snižuje dopravní zácpy, míru hluku a pomáhá bojovat se znečištěným ovzduším. Proto chceme,  aby v našem městě bylo kolo běžným prostředkem dopravy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Při tvorbě koncepce vycházel městský ateliér ze spousty dat a ukazatelů, ale velký důraz dává i na diskuzi se  samotnými cyklisty. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Při tvorbě koncepce vycházel městský ateliér ze spousty dat a ukazatelů, ale velký důraz dává i na diskuzi se  samotnými cyklisty.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">OSTRAVSKÝ NÁVRH V ČÍSLECH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">  Stezky pro rekreaci – téměř splněno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -573,96 +666,94 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mladí lidé z Karviné se aktivně podílejí na dění ve městě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do dění v Karviné se už osm let aktivně zapojuje i Mládežnická rada města. Jejími členy jsou mladí lidé, kteří přicházejí s nápady, co by se dalo ve městě vylepšit a diskutují o tom, jak by i oni sami mohli k lepší image města přispět.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pravidelně se schází v prostorách Business Gatu, aby formálně i neformálně prodiskutovali své nápady, podněty, organizovali akce pro veřejnost a také upevňovali přátelství mezi sebou. Řeč je o mladých lidech z Karviné, kteří se chtějí aktivně podílet na fungování města.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pravidelně se schází v prostorách Business Gatu, aby formálně i neformálně prodiskutovali své nápady, podněty, organizovali akce pro veřejnost a také upevňovali přátelství mezi sebou. Řeč je o mladých lidech z Karviné, kteří se chtějí aktivně podílet na fungování města. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Jastrzembski, předseda Mládežnické rady Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "K nám mohou lidi od 13 do 30 let. Jsou vítání ze základních škol, osmá, devátá třída, středoškoláci, máme tady lidi z vysokých škol."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mládežnická rady Karviné také organizuje několik akcí ročně pravidelně, na nové se připravuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Jastrzembski, předseda Mládežnické rady Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Například Na in linech po Karviné, to už je po několikáté, sbírání vlčích máků na Den veteránů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Být členem Mládežnické rady, přijmout výzvu i příležitost podílet se na lepší image města se rozhodl i student Střední průmyslové školy Karviná Sebastian Gabler.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Být členem Mládežnické rady, přijmout výzvu i příležitost podílet se na lepší image města se rozhodl i student Střední průmyslové školy Karviná Sebastian Gabler. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sebastian Gabler, člen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mládežnické rady Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
@@ -682,53 +773,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jejich iniciativu podporuje i vedení města, jehož zástupci se schůzek také účastní a nápomocni jsou jim například i lidé z Odboru školství a rozvoje magistrátu města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrzej Bizoń, náměstek primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Snažím se účastnit těchto jednání, vždycky jsou tam i otázky na nás, na vedení města a jsem rád, že přicházejí s nápady, které se pak realizují a ty nápady jsou opravdu fajn a je vidět, že ta mladá generace má chuť něco udělat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Členové Mládežnické rady dostali hned na začátku roku nové zadání a výzvy, jako je pomoc při akcích u příležitosti  755. výročí města, 100. výročí knihovny a také dobrovolnictví při velké hokejové akci v březnu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Členové Mládežnické rady dostali hned na začátku roku nové zadání a výzvy, jako je pomoc při akcích u příležitosti  755. výročí města, 100. výročí knihovny a také dobrovolnictví při velké hokejové akci v březnu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -803,93 +893,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-01-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>