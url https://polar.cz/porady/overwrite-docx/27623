--- v1 (2026-04-20)
+++ v2 (2026-09-05)
@@ -935,51 +935,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-01-2023-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-01-2023-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>