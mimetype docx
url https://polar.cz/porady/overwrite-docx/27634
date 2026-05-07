--- v0 (2026-01-15)
+++ v1 (2026-05-07)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.1.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">O volbu s kovidem byl minimální zájem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve středu mohli i v našem kraji volit prezidenta lidé, kteří onemocněli covidem. V kraji bylo postaveno celkem šest stanů, kde pracovníci krajského úřadu přijímali obálky přímo z auta. O tuto volbu byl ale minimální zájem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,75 +192,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">členové volební komise:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zkontrolujeme totožnost voliče, čili si musí na chvíli sundat roušku a vyžadujeme po něm potvrzení, že je v karanténě na základě onemocnění covid 19."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Když už má svůj hlas uložen v obálce, tak si popojede k urně a do té obálku vhodí. Má odvoleno a může jet." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Komu je ale opravdu špatně a nebo se neměl jak dostat na drive-in stanoviště může volit doma. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Komu je ale opravdu špatně a nebo se neměl jak dostat na drive-in stanoviště může volit doma.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mirka Chlebounová, mluvčí KÚ MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Lidé s covidem, kteří ze závažných důvodů nemohli přijet ani na drive-in, mohou do čtvrtečních 20 hodin zdarma požádat krajský úřad na lince 800 023 800 o volbu do zvláštních přenosných volebních schránek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hlasy voličů z drive-inu a odevzdané do přenosné volební schránky, bude po uzavření volebních místností sčítat v sobotu 14. ledna sčítací komise krajského úřadu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hlasy voličů z drive-inu a odevzdané do přenosné volební schránky, bude po uzavření volebních místností sčítat v sobotu 14. ledna sčítací komise krajského úřadu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Chovatelé nahlásili počty drůbeže a dalšího ptactva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -204,53 +317,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Záchranáři zasahovali v úterý odpoledne u dvou vážných dopravních nehod. V Návsí srazilo auto dvě seniorky.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Humpl, mluvčí ZZS MSK:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Šestasedmdesátiletá žena utrpěla poranění hrudníku, zad, horní a dolní končetiny. Druhá žena, ve věku třiaosmdesáti let, byla po nehodě krátce v bezvědomí. Se záchranáři již komunikovala. Zasahující lékař zjistil otřes mozku, poranění končetin a pánve. Oběma těžce zraněným byla poskytnuta přednemocniční neodkladná péče a posádky je poté transportovaly do třinecké nemocnice."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prakticky souběžně vyjížděla lékařská rendez-vous a záchranářská posádka k devětačtyřicetileté chodkyni, sražené vozidlem v Novém Jičíně. I ona byla po nezbytném ošetření převezena do nemocnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -420,226 +530,208 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel  Carbol, předseda, Opavském bez bariér: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Projekt  integračního hřiště se zadrhl na penězích. Část peněz jsme  získali a zbylou část potřebujeme  dofinancovat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Proto  vznikla sbírka na podporu tohoto projektu.  Lidé mohou přispívat jednak na účet spolku Opavském bez bariér  a jednak také do pokladniček. Ty jsou příležitostně umístěné  na různých místech v Opavě a také na kulturních či sportovních  akcích. Aktuálně je jedna třeba ve foyer Slezského divadla.  Dárci na výstavbu hřiště přidali zhruba 50 000 korun. Ovšem to  nestačí. Pomoci by ale mohlo město.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel  Meletzký, náměstek primátora Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jelikož  město vidí tento projekt jako smysluplný, tak rozhodně bude  hledat, jak s tou chybějící částkou pomoci.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Peníze  na dofinancování tohoto projektu by se mohly najít v závěrečném  zůstatku z loňského rozpočtu.    </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  ---</w:t>
+        <w:t xml:space="preserve">Peníze  na dofinancování tohoto projektu by se mohly najít v závěrečném  zůstatku z loňského rozpočtu.        ---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve Studénce v letošním roce zdražilo teplo o zhruba 74 procent. Společnost, která provozuje centrální tepelné hospodářství města, zvýšila cenu na zhruba 1 100 korun za gigajoule.  V průběhu minulých let si několik domů, zejména v sídlišti, vybudovalo vlastní plynové kotelny a od centrálního zdroje se odstřihlo. I tak je ale na centrální zásobování teplem napojena většina městských budov a řada domácností.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve Frýdlantu nad Ostravicí mají zrestaurované sochy. Jednalo se o projekty s názvem “Po stopách historie 1” a “Po stopách historie 2”, nazvané podle umístění pěti kulturních památek. Opravy se časově protáhly kvůli použití speciálních nástřiků, kterými se sochy ošetřovaly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinské děti se učí vzdušnou akrobacii</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vzdušná akrobacie patří mezi náročné taneční aktivity, přesto si v Karviné našla své příznivce mezi dětmi. Odvážné kousky se učí na akrobatických šálách v zrcadlovém sále Střediska volného času Juventus.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Karviné začal fungovat kroužek, ve kterém se děti mohou zdokonalovat v disciplínách, které vyžadují odvahu, koncentraci, ale i sílu ke zvládnutí některých náročnějších prvků. Zájem je převážně mezi děvčaty.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Karviné začal fungovat kroužek, ve kterém se děti mohou zdokonalovat v disciplínách, které vyžadují odvahu, koncentraci, ale i sílu ke zvládnutí některých náročnějších prvků. Zájem je převážně mezi děvčaty. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tobiáš Firla, vedoucí kroužku Vzdušná akrobacie</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Je to hodně kondička na tělo a je to úžasné na protáhnutí celého těla. Je to posilování na ruce hodně, člověk když leze, když šplhá, když se potřebuje udržet pouze rukama, aby mohl zase na něco vylézt.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Podle Tobiáše Firly je nejnáročnější překonat sám sebe a pud sebezáchovy, protože součástí akrobacie jsou i takzvané pády.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tobiáš Firla, vedoucí kroužku Vzdušná akrobacie:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nejnáročnější je překonat strach. Někteří lidi tady mají ze začátku strach vylézt úplně nahoru, dělat ty šílené pády, přemety, ale to je tady zkoušíme se toho zbavit aby mohli fungovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Většina děvčat našla inspiraci po zhlédnutí různých představení zkušených akrobatů. Paradoxně nejraději zkouší právě pády.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Většina děvčat našla inspiraci po zhlédnutí různých představení zkušených akrobatů. Paradoxně nejraději zkouší právě pády. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dominika Sosna, vzdušná akrobatka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Inspirovalo mě video na Youtube, hodně se mi líbilo, jak tam padali na ty pády, proto jsem tady začala chodit.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Inspirovalo mě video na Youtube, hodně se mi líbilo, jak tam padali na ty pády, proto jsem tady začala chodit.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza Tolaszová, vzdušná akrobatka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Už jak jsem to viděla, tak jsem si říkala, že by to bylo super a začalo se mi to hodně líbit. Nejraději dělám pády, je to zážitek, jak člověk padá."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veronika Pospíšilová, vzdušná akrobatka</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: "Mě baví že je to v takové výšce a je to super pozorovat všechno z výšky."</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">: "Mě baví že je to v takové výšce a je to super pozorovat všechno z výšky." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vzdušná akrobacie je vhodná pro děti od sedmi let, dvě skupiny jsou téměř naplněny, pokud by by se našli další zájemci, je možné otevřít další skupinu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -714,93 +806,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-01-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>