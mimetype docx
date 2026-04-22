--- v0 (2025-12-17)
+++ v1 (2026-04-22)
@@ -1,75 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.1.2023, 18:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Začíná nový díl medicíny speciál, která přináší informace z dění ve Fakultní nemocnici Ostrava. Dobrý den….Tentokrát se dozvíte, že klinika onkologická má nový CT simulátor, který dokáže nasnímat 128 řezů najednou… a společně oslavíme první narozeniny onkologické kavárny, která funguje díky dobrovolníkům a dárcům. Tak s námi zůstaňte až do konce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klinika onkologická má nový CT simulátor</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Klinika onkologická získala nový a mnohem přesnější CT simulátor. Je prvním radioterapeutickým pracovištěm v České republice, které má tento špičkový model k dispozici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ing. Lukáš Molenda, radiologický fyzik, Klinika onkologická FN Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ten model jmenuje se Somatom x cite je unikátní v tom, že je extra rychlý, umožňuje vyšetření je rychlé, ale jsem skenovat až 128 řezů najednou a pro ty naše pacienty je nejenom to, že to vyšetření je rychlé, ale jsme schopni získat kvalitní obrázky pro plánování radioterapie. Vyšetřením na tomto přístroji musí projít všichni onkologičtí pacienti před zahájením léčby pomocí sajbrfnajfu i lineárního urychlovače.</w:t>
       </w:r>
     </w:p>
@@ -84,51 +198,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bez tohoto zařízení bychom nebyli schopni vůbec léčbu zahájit nebo účinně naplánovat 2,39 před každým zahájením ozařovací série je potřeba provést plánovací CT neboli provést CT simulaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ing. Lukáš Molenda, radiologický fyzik, Klinika onkologická FN Ostrava</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přístroj je vybaven laserovým zaměřovacím systémem na třech stranách máme lasery, pomocí těch laserů si na pacientech kreslíme značky a potom pomocí těch značek ukládáme pacienta na ozařovací stůl a pak probíhá samotné ozáření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ročně tímto pracovištěm projde 2100 pacientů s onkologickou diagnózou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Cvek, přednosta Kliniky onkologické FNO, Klinika onkologická má nový CT simulátor</w:t>
       </w:r>
     </w:p>
@@ -655,93 +768,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-tv-medicina/magazin-tv-medicina-12-01-2023-18-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>