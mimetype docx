--- v0 (2026-01-15)
+++ v1 (2026-05-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.1.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policie dopadla v Ostravě dalšího osahávače žen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Před několika dny jsme vás informovali o úspěchu policie, která zadržela znásilňovače žen z Novojičínska a dnes máme další dobrou velmi podobnou zprávu. Zadržen byl další muž, který přímo na ulici útočil na ženy a osahával je. Oba si své oběti vybírali v Ostravě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -182,101 +297,91 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V něm nashromážděná energie bude sloužit pro noční osvětlení areálu.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Tichý, ředitel TSM Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V případě změny energetického zákona o možnosti sdílení elektrické energie budou přebytky z virtuálních baterií následně využívány pro jiné objekty v rámci spotřeby města.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Toto je pilotní projekt, my si chceme tu technologii osahat a hlavně zjistit její účinnost.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud se fotovoltaika osvědčí, osadí město panely i střechy dalších budov technických služeb, případně škol a školek. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Otřes v Dole ČSM zabil ve čtvrtek dopoledne jednoho horníka, několika zraněným pomohli báňští záchranáři. Chvilkové zachvění země zaznamenali lidé  nejen poblíž dolů ve Stonavě nebo Karviné, ale také v Havířově a okolí.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Naďa Chattová, mluvčí OKD:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “K události došlo v hloubce 1100 metrů, při přípravných pracech na likvidaci porubu, v důsledku otřesu zemřel jeden náš zaměstnanec české národnosti, další počet zraněných se upřesňuje. Probíhá vyšetřování a pokud je to nutné, vrtulník zraněné transportuje do nemocnice.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vznik zubní pohotovosti ve F-M se komplikuje</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -292,111 +397,108 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdek-Místek usiloval o to, aby byla už letos zřízena ve městě  zubní pohotovost. Mělo to být v nemocnici, která na to má ideální  prostory. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já osobně jsem se účastnil řady jednání a z pohledu města  jsme dosáhli maxima možného, co nám umožňuje zákon. My jsme dospěli k dohodě  se stomatology. Dohodli jsme se na dokrytí provozních nákladů se stomatology tak,  aby zubní pohotovost byla obnovena. A v rozpočtu města jsme schválili  rezervu ve výši jednoho milionu korun na podporu zubní pohotovosti ve Frýdku-Místku  v délce jednoho roku, každého jednoho roku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nyní ale přišla z Moravskoslezského kraje zpráva, že  nemocnice tyto peníze nepřijme. Důvodem má být příliš vysoké navýšení odměn pro  lékaře. To by mohlo způsobit problém u dalších pohotovostí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nyní ale přišla z Moravskoslezského kraje zpráva, že  nemocnice tyto peníze nepřijme. Důvodem má být příliš vysoké navýšení odměn pro  lékaře. To by mohlo způsobit problém u dalších pohotovostí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Zubní LPS můžeme provozovat, můžeme ji provozovat za  standardních podmínek daných krajem. To jsou podmínky hlavně finanční. 800  korun za hodinu lékaře a 300 korun za hodinu práce sestry. Ale budeme ji  provozovat za těchto standardních podmínek. Město se domluvilo se zubaři a se zástupci  stomatologické komory tady ve Frýdku-Místku na tom, že bude platit částku  výrazně vyšší a doplácet ji. To znamená částku 2 000 korun na hodinu za  práci lékaře. A pro nás by to znamenalo, a nejenom pro nás, už mám informace i  z jiných okresů, že by v tom případě skončila LPS i v jiných okresech,  protože za ty standardní ceny, které jsou placeny, tak by lékaři tu službu  nesloužili. Současně s tím nesouhlasím ani já, protože bychom platili  výrazně více a museli bychom to platit my jako nemocnice."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město argumentuje tím, že dosáhlo pouze dohody se stomatology,  za které by byli ochotni lékaři na pohotovostech sloužit mimo běžnou pracovní  dobu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město argumentuje tím, že dosáhlo pouze dohody se stomatology,  za které by byli ochotni lékaři na pohotovostech sloužit mimo běžnou pracovní  dobu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já pouze pevně věřím, že kraj má scénář a strategii, jakým  způsobem dosáhnout toho, aby zubní pohotovost byla ve Frýdku-Místku  zprovozněna. My jsme nadále připraveni jako město podpořit tuto zubní  pohotovost. Budeme klidně hledat nové způsoby, jak ty finance uvolnit,  případně, jakými financemi chod té zubní pohotovosti podpořit. A samozřejmě  podpoříme veškeré kroky, které povedou k jejímu otevření."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Určitě je tady možnost, pokud to město chce za těchto podmínek  realizovat, to realizovat u některých lékařů stomatologů, kde by ta LPS byla. Nebo  přímo na magistrátu nebo někde zřídit ambulanci pohotovostní a tam potom si to  provozovat sami."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kraj zatím chystá alespoň zřízení třetího zubařského křesla  v Nemocnici ve Frýdku-Místku. Chce tím alespoň trochu odlehčit přetíženým  pohotovostem a problému s nedostatkem zubařů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kraj zatím chystá alespoň zřízení třetího zubařského křesla  v Nemocnici ve Frýdku-Místku. Chce tím alespoň trochu odlehčit přetíženým  pohotovostem a problému s nedostatkem zubařů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé vyberou vítěze projektu Zelená Porubě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -521,53 +623,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Turisty na Pustevnách čeká Jurský svět z ledu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velkému náporu turistů budou až do začátku února opět čelit beskydské Pustevny. Od soboty tam totiž budou vystaveny sochy z ledu. V letošním ročníku řezbáři tvořili pravěké tvory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Skupina řezbářů právě finišuje při vytváření svých ledových soch. Na Pustevny bylo pro 23. ročník Ledového království přivezeno 44 tun ledu, ze kterých umělci vyrobili téměř 30 soch. Lidé si je mohou prohlédnout ve dvou velkých stanech, kde jsou chráněné před sluncem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Skupina řezbářů právě finišuje při vytváření svých ledových soch. Na Pustevny bylo pro 23. ročník Ledového království přivezeno 44 tun ledu, ze kterých umělci vyrobili téměř 30 soch. Lidé si je mohou prohlédnout ve dvou velkých stanech, kde jsou chráněné před sluncem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Mikuš, řezbář:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Teď pracujeme ve větším stanu, kde jsou velcí dinosauři kolem dvou až tří metrů na výšku a délky třeba kolem pěti šesti metrů. Děláme stegosaura, to je ten s těma lopatami na zádech.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Lessy, ředitel společnosti Pustevny:</w:t>
       </w:r>
       <w:r>
@@ -698,93 +799,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-12-01-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>