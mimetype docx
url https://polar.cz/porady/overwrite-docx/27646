--- v0 (2026-02-13)
+++ v1 (2026-04-20)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.1.2023, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Turisty na Pustevnách čeká Jurský svět z ledu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velkému náporu turistů budou až do začátku února opět čelit beskydské Pustevny. Od soboty tam totiž budou vystaveny sochy z ledu. V letošním ročníku řezbáři tvořili pravěké tvory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Skupina řezbářů právě finišuje při vytváření svých ledových soch. Na Pustevny bylo pro 23. ročník Ledového království přivezeno 44 tun ledu, ze kterých umělci vyrobili téměř 30 soch. Lidé si je mohou prohlédnout ve dvou velkých stanech, kde jsou chráněné před sluncem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Skupina řezbářů právě finišuje při vytváření svých ledových soch. Na Pustevny bylo pro 23. ročník Ledového království přivezeno 44 tun ledu, ze kterých umělci vyrobili téměř 30 soch. Lidé si je mohou prohlédnout ve dvou velkých stanech, kde jsou chráněné před sluncem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Mikuš, řezbář:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Teď pracujeme ve větším stanu, kde jsou velcí dinosauři kolem dvou až tří metrů na výšku a délky třeba kolem pěti šesti metrů. Děláme stegosaura, to je ten s těma lopatami na zádech.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Lessy, ředitel společnosti Pustevny:</w:t>
       </w:r>
       <w:r>
@@ -121,53 +235,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Otužilci absolvovali tradiční Tříkrálový ponor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Několik desítek otužilců absolvovalo 5. ročník tradičního Tříkrálového ponoru. Akce se konala na Žermanické přehradě za nezvykle teplého počasí, voda však neměla ani 3 stupně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Otužilci se k Žermanické přehradě sjeli z celého regionu. Někdo v ledové vodě vydržel několik sekund, jiní si s chutí zaplavali.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Otužilci se k Žermanické přehradě sjeli z celého regionu. Někdo v ledové vodě vydržel několik sekund, jiní si s chutí zaplavali. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Mikula, Zimní koupelníci Horní Bludovice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Sice svítí slunce, ale voda má 2,9 stupně Celsia, což si myslím, že je na koupání příjemná teplota. A všichni, kteří tady jsou, tak to určitě potvrdí. Máme zaregistrováno dopředu 63 koupelníků s tím, že samozřejmě ještě probíhá registrace těch, kteří přijdou přímo na místo.  Je tady k dispozici občerstvení, které spolufinancuje obec Horní Bludovice. Bude se vyhlašovat soutěž o nejhezčí královskou korunu, nejmladší a nejstarší účastník.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do vody vstoupili zkušení otužilci i úplní nováčci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -221,53 +334,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči už podesáté za tmy a s dýchacími přístroji zdolali expedici k horské chatě Kamenitý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V rekordním čase 36 minut letos zdolali dobrovolní hasiči večerní výstup k Horské chatě Kamenitý. Na dva kilometry dlouhé trase překonali 275 výškových metrů, přičemž šli za sebou navázaní na dlouhém laně a část úseku také v dýchacích přístrojích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Večerní výšlap k chatě Kamenitý je součástí výcviku hasičů pro používání dýchací techniky. Nejdříve absolvují teorii a pak praktické použití při fyzicky náročném výkonu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Večerní výšlap k chatě Kamenitý je součástí výcviku hasičů pro používání dýchací techniky. Nejdříve absolvují teorii a pak praktické použití při fyzicky náročném výkonu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Sadowski, velitel SDH Jablunkov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Letos organizujeme již desátý ročník této expedice. Je to výcvik nositelů dýchací techniky, kdy od roku 2012 Moravskoslezský kraj daroval a stále daruje jednotkám v regionu, ale i napříč celým krajem nový typ přetlakových dýchacích přístrojů značky Dräger. Součástí toho používání je nutnost praktického výcviku a školení a naše jednotka organizuje tady pro ten region každoročně kolem Tří králů tuto akci. Předcházelo tomu školení teoretické na Integrovaném výjezdovém centru v Jablunkově a teď jsme v Horní Lomné, kdy se chystá ta praktická část toho výcviku. Je nás letos kolem stovky hasičů, kteří vlastně v plné polní, v zásahovém oděvu, přilbě a s dýchacím přístrojem provedou výstup v kopcovitém terénu. Délka trasy je 2 kilometry. Bude to trvat přibližně 40 minut a nahoře na chatě Kamenitý máme vyhodnocení cvičení s posezením. A jelikož to je 10. ročník, tak jsme pozvali i vysloužilé hasiče veterány, kteří už nás na chatě očekávají. Ten praktický výcvik spočívá v tom výstupu, kdy hasiči jdou za sebou a jsou navázaní na laně, které vlastně symbolizuje, že hasiči táhnout za jeden provaz.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Nieslanik, SDH Milíkov:</w:t>
       </w:r>
       <w:r>
@@ -398,93 +510,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/beskydsky-expres/beskydsky-expres-13-01-2023-17-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>