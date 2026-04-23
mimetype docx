--- v0 (2026-01-14)
+++ v1 (2026-04-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.1.2023, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Obviněný se kriminalistům k vraždě přiznal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kriminalisté už mají za mřížemi prvního vraha roku 2023, který ve Sviadnově probodl svého známého. Jeho tělo pak s kumpánem hodili do odpadní jímky. Vrahovi hrozí výjimečný trest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -91,53 +206,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obviněn byl i komplic zadrženého, který mu tělo pomáhal do jímky hodit. Vražda se stala zhruba před měsícem přímo v areálu stavební firmy, pro kterou zřejmě oba pracovali.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">pracovníci stavební firmy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Policie nám zakázala o tom mluvit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obviněnému muži hrozí 15 - 20 let nebo výjimečný trest a vzhlede k tomu, že už byl za vraždu jednou ve vězení, soudce ho zřejmě příliš šetřit nebude. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obviněnému muži hrozí 15 - 20 let nebo výjimečný trest a vzhlede k tomu, že už byl za vraždu jednou ve vězení, soudce ho zřejmě příliš šetřit nebude.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Respirační onemocnění malých dětí plní nemocnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -203,70 +317,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor  Hudec, primář dětského odd., Slezská nemocnice v Opavě:   </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Kapacitně  jsme  některé dny na hraně .  Doposud jsme to zvládali a jen  ojediněle jsme se obraceli na nemocnici v Krnově,  kam jsme pacienty museli posílat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Epidemie  akutních respiračních onemocnění v Moravskoslezském kraji  nepolevuje.  Nejvyšší nemocnost je na Opavsku, kde byly  zaznamenány na 100 000 obyvatel necelé čtyři tisícovky případů.     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Před  koncem roku Slezská nemocnice vydala kvůli velkému nárůstu  respiračních onemocnění plošný zákaz návštěv. Ten už ale  pominul. Aktuálně návštěvy nemohou pouze na oddělení  infekční, geriatrické, plicní, ORL a interní.  Platí  ovšem, že lidé s teplotou, kašlem či rýmou by se na návštěvu  svých blízkých do nemocnice neměli vůbec vypravit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...18 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Černá kostka čeká na stavební povolení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vědecká knihovna - Černá kostka už čeká na stavební povolení. V průběhu času se projekt značně změnil a zdaleka nepůjde jen o knihovnu, ale o multimediální centrum, které bude sloužit především vzdělávání napříč všemi generacemi.</w:t>
@@ -381,183 +475,179 @@
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Myslím, že nejenom vedení města, ale všichni občané si  všimli na Hlavní ulici, která nastala po otevření obchvatu v celé délce. A  i když doposud nejede ve všech čtyřech pruzích, tak je velmi citelná pozitivní  změna."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> " Stavba by posléze měla být dále realizována, jak v průběhu  zimního období, tak těch jarních měsíců. A zprovozněna by měla být nejpozději  26. června roku 2023. Uděláme proto všechno, aby samozřejmě stavba byla zprovozněna  co nejdříve, protože chápeme, že i ten poloviční profil může přinést dílčí problémy  v zimním období, ale věřím, že ty komplikace by neměly být nějakého  velkého rázu. Ty intenzity, které jsou zde plánovány, tak si nemyslíme, že by  ten poloviční profil měl způsobovat jakékoliv komplikace a kolony. Naopak si  myslím, že se velmi odlehčí Frýdku-Místku a jsem strašně rád, že se nám aspoň  ten poloviční profil povedl zprovoznit ještě v roce 2022."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Velkým pozitivem pro město je, že po otevření obchvatu vymizela  z průtahu hlavně tranzitní kamionová doprava.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Velkým pozitivem pro město je, že po otevření obchvatu vymizela  z průtahu hlavně tranzitní kamionová doprava. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Čekáme, co se stane po spuštění všech provozů a spedic během  ledna. Nicméně už teď je jasné, že se městu uleví. A že ta Hlavní třída, která  byla průtahem, kterým projíždělo 40 tisíc aut blízko náměstí, těsně vedle haly  Polárka, tak bude opět městkou komunikací."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Bártek (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Se budeme snažit o to, aby co nejméně těžkých nákladních  vozidel vjíždělo nám tady do města. Pokud se nám to podaří, tak se sníží emise  a zároveň hluk z průtahu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My uděláme vše proto, abychom ji nadále zklidnili, zamezili vjezdu  toho tranzitu, napojili některé slepé ulice, přidali úrovňové přechody se  signalizací a udělali další úpravy, které zpříjemní tuto část města občanům."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město se teprve chystá na oficiální sčítání dopravy a další  možnosti úprav nejen Hlavní třídy, ale i hledání nových parkovacích míst, bude projednávat  také s odborníky z Českého vysokého učení technického.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město se teprve chystá na oficiální sčítání dopravy a další  možnosti úprav nejen Hlavní třídy, ale i hledání nových parkovacích míst, bude projednávat  také s odborníky z Českého vysokého učení technického. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mladí lidé z Karviné se aktivně podílejí na dění ve městě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do dění v Karviné se už osm let aktivně zapojuje i Mládežnická rada města. Jejími členy jsou mladí lidé, kteří přicházejí s nápady, co by se dalo ve městě vylepšit a diskutují o tom, jak by i oni sami mohli k lepší image města přispět.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pravidelně se schází v prostorách Business Gatu, aby formálně i neformálně prodiskutovali své nápady, podněty, organizovali akce pro veřejnost a také upevňovali přátelství mezi sebou. Řeč je o mladých lidech z Karviné, kteří se chtějí aktivně podílet na fungování města.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pravidelně se schází v prostorách Business Gatu, aby formálně i neformálně prodiskutovali své nápady, podněty, organizovali akce pro veřejnost a také upevňovali přátelství mezi sebou. Řeč je o mladých lidech z Karviné, kteří se chtějí aktivně podílet na fungování města. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Jastrzembski, předseda Mládežnické rady Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "K nám mohou lidi od 13 do 30 let. Jsou vítání ze základních škol, osmá, devátá třída, středoškoláci, máme tady lidi z vysokých škol."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mládežnická rady Karviné také organizuje několik akcí ročně pravidelně, na nové se připravuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Jastrzembski, předseda Mládežnické rady Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Například Na in linech po Karviné, to už je po několikáté, sbírání vlčích máků na Den veteránů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Být členem Mládežnické rady, přijmout výzvu i příležitost podílet se na lepší image města se rozhodl i student Střední průmyslové školy Karviná Sebastian Gabler.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Být členem Mládežnické rady, přijmout výzvu i příležitost podílet se na lepší image města se rozhodl i student Střední průmyslové školy Karviná Sebastian Gabler. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sebastian Gabler, člen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mládežnické rady Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
@@ -577,53 +667,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jejich iniciativu podporuje i vedení města, jehož zástupci se schůzek také účastní a nápomocni jsou jim například i lidé z Odboru školství a rozvoje magistrátu města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrzej Bizoń, náměstek primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Snažím se účastnit těchto jednání, vždycky jsou tam i otázky na nás, na vedení města a jsem rád, že přicházejí s nápady, které se pak realizují a ty nápady jsou opravdu fajn a je vidět, že ta mladá generace má chuť něco udělat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Členové Mládežnické rady dostali hned na začátku roku nové zadání a výzvy, jako je pomoc při akcích u příležitosti  755. výročí města, 100. výročí knihovny a také dobrovolnictví při velké hokejové akci v březnu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Členové Mládežnické rady dostali hned na začátku roku nové zadání a výzvy, jako je pomoc při akcích u příležitosti  755. výročí města, 100. výročí knihovny a také dobrovolnictví při velké hokejové akci v březnu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín, Kopřivnice a Příbor se dohodli na skibusu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -797,93 +886,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-14-01-2023-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>