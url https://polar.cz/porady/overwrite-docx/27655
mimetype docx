--- v1 (2026-04-23)
+++ v2 (2026-09-06)
@@ -928,51 +928,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-14-01-2023-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-14-01-2023-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>