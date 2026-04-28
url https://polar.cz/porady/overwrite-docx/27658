--- v0 (2026-01-14)
+++ v1 (2026-04-28)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.1.2023, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Otřes v Dole ČSM zabil jednoho horníka a další zranil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeden mrtvý horník a dalších 16 zraněných. Taková je bilance neštěstí, které se stalo ve čtvrtek dopoledne v podzemí černouhelného Dolu ČSM ve Stonavě na Karvinsku. Příčinou byl otřes, který nastal po prudkém uvolnění napětí v poddolované hornině.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -148,96 +263,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostrava má velké předpoklady stát se cyklistickým městem po vzoru Amsterdamu, nebo Kodaně, kde jezdí denně na kolech do práce či školy až 40 procent obyvatel. Jak se k tomuto druhu efektivní dopravy propracovat nyní zpracoval městský ateliér MAPPA v nové koncepci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Vysloužil, ředitel městského ateliéru MAPPA: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Chceme  lidem umožnit, aby se na kole mohli pohybovat bezpečně a intuitivně v každé ulici. K tomu je zapotřebí  rozdělit prostor ve městě férověji. Na řadě ulic navrhujeme nové cyklostezky, na jiných bychom rádi  zklidnili motorovou dopravu, aby se zde lidé v autech i na kolech mohli bezpečně pohybovat společně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Koncepce také nahrazuje dnešní systém tras, které jsou vedeny klikatě a nepřímo, hustou propojenou sítí. Trasy už nediktují kudy má cyklista jet, ale nechávají to na něm. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Koncepce také nahrazuje dnešní systém tras, které jsou vedeny klikatě a nepřímo, hustou propojenou sítí. Trasy už nediktují kudy má cyklista jet, ale nechávají to na něm.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Zetek, městský ateliér MAPPA</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Největší zábranou pro to, aby lidé ve větší míře začali používat k cestám po městě kolo, je obava z pohybu  v provozu společně s auty."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dopravní síť se bude muset rozdělit férověji, aby nebyla upřednostňována jen auta. Kde to půjde vzniknou cyklostezky, jinde se zklidní provoz omezením rychlosti až na 20 km/h. Samozřejmě ale bude nutná i změna myšlení řidičů a cyklistů, kteří by měli být partnery a ne soupeři. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura, primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V minulosti v Ostravě převažoval pohled, že cyklistika je volnočasová aktivita, ideální pro výlety do  přírody. Teď ale chceme lidem ukázat, že může být také skvělou variantou pro každodenní jízdy po městě,  ať už do práce, do školy, na nákup nebo za zábavou. Pro město má mnoho nesporných výhod. Šetří místo  v ulicích, snižuje dopravní zácpy, míru hluku a pomáhá bojovat se znečištěným ovzduším. Proto chceme,  aby v našem městě bylo kolo běžným prostředkem dopravy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Při tvorbě koncepce vycházel městský ateliér ze spousty dat a ukazatelů, ale velký důraz dává i na diskuzi se  samotnými cyklisty. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Při tvorbě koncepce vycházel městský ateliér ze spousty dat a ukazatelů, ale velký důraz dává i na diskuzi se  samotnými cyklisty.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">OSTRAVSKÝ NÁVRH V ČÍSLECH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">  Stezky pro rekreaci – téměř splněno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -382,57 +495,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V něm nashromážděná energie bude sloužit pro noční osvětlení areálu.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Tichý, ředitel TSM Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V případě změny energetického zákona o možnosti sdílení elektrické energie budou přebytky z virtuálních baterií následně využívány pro jiné objekty v rámci spotřeby města.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Toto je pilotní projekt, my si chceme tu technologii osahat a hlavně zjistit její účinnost.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud se fotovoltaika osvědčí, osadí město panely i střechy dalších budov technických služeb, případně škol a školek. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -515,54 +621,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jakýkoli krok, který se na Stodolní děje ku prospěchu věci, tak bude dobře. Takže určitě souhlasím, když se něco děje.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Witosz (Piráti), místostarosta MOb Moravská Ostrava a Přívoz:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Chceme tady dokonce i opravit ty povrchy. Je také dialog s MAPPA. že bysme tady chtěli dát nějaký mobiliář, možná nějaké květináče a tak dál, aby to tady hezky vypadalo.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Z původních 9 parkovacích míst by mělo na Stodolní ulici zůstat jen jedno, a to pro zákazníky hotelu Brioni, aby si mohli naložit a vyložit své věci. Průjezdná by pak tato ulice měla být pouze pro zásobování.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Z původních 9 parkovacích míst by mělo na Stodolní ulici zůstat jen jedno, a to pro zákazníky hotelu Brioni, aby si mohli naložit a vyložit své věci. Průjezdná by pak tato ulice měla být pouze pro zásobování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V křížovém podchodu v Místku už je nové piano</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -575,119 +680,115 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">27letý muž pravděpodobně pod vlivem drog se zřejmě rozhodl,  že zničí vše, co mu přijde do cesty. Bohužel narazil i na oblíbené piano v křížovém  podchodu ve Frýdku-Místku. Celé ho převrátil a tím i neopravitelně zničil. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tady bych chtěl velmi poděkovat městské policii, která byla  velmi akční, a i díky městskému kamerovému systému byl pachatel ihned dopaden a  předán státní policii."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Škoda je přes 18 tisíc korun, případ tak bude  kvalifikován jako trestný čin. Když tato událost obletěla média, zvedla se  neuvěřitelná vlna pomoci od veřejnosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Škoda je přes 18 tisíc korun, případ tak bude  kvalifikován jako trestný čin. Když tato událost obletěla média, zvedla se  neuvěřitelná vlna pomoci od veřejnosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já v této souvislosti musím říct, že jsem velmi mile  překvapen a v podstatě nadšen reakcí veřejnosti, kterou jsme oslovili s žádostí,  že bychom rádi umístili nové piano do toho podchodu. A sešlo se nám během velmi  krátké doby více než 10 nabídek klavírů a pianin, které bychom tam mohli  umístit. Takže za to bych chtěl velmi poděkovat. A je to známka toho, že lidem  není lhostejné, jak vypadá veřejný prostor a záleží jim na tom, jak vypadá  jejich město."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nové piano bylo nainstalováno v pondělí 9. ledna a opět  může dělat radost kolemjdoucím v podchodu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nové piano bylo nainstalováno v pondělí 9. ledna a opět  může dělat radost kolemjdoucím v podchodu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michaela Kokešová Kocourková, Kultura F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ty nabídky byly tak hojné, že samozřejmě teďka je rozpracována  úvaha, kam umístit další piano ve městě. A rozhodně jedno z nich bude  využito také pro účely nové hudební školy, která se otevírá tady v Národním  domě. Takže tam určitě všem dárcům moc děkujeme. A budeme se případně těšit,  když se ozve ještě někdo další. Víme také o hodně lidech, kteří případně nemají  finanční prostředky na to, aby pořídili piano svým dětem. A jsme schopni  zprostředkovat takovým způsobem třeba předání či darování piana potřebným lidem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Projekt veřejných pian funguje ve městě od roku 2015, kdy  bylo umístěno první piano do podchodu u nádraží. Do křížového podchodu pak bylo  další přidáno v roce 2018.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Projekt veřejných pian funguje ve městě od roku 2015, kdy  bylo umístěno první piano do podchodu u nádraží. Do křížového podchodu pak bylo  další přidáno v roce 2018. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michaela Kokešová Kocourková, Kultura F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Od té doby fungují obě dvě piana s tím, že je  pravidelně udržujeme, chodí nám tam ladič, vždycky v kvartále zkontrolovat,  zda je všechno v pořádku. Samozřejmě dbáme také na případné poznámky  veřejnosti, když si někdo všimne, že s nějakým pianem není něco v pořádku.  Tak samozřejmě jdeme zkontrolovat. Jsme rádi, že ta piana jsou využívána. Víme  minimálně o několika hudebnících, kteří chodí hrát i pravidelně a zlepšují tak  snad náladu a nějakou atmosféru ve městě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Případní další zájemci o darování piana se mohou ozvat přímo  Kultuře F-M.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Případní další zájemci o darování piana se mohou ozvat přímo  Kultuře F-M. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava podporuje lásku ke knihám už od dětství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -735,57 +836,50 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme k dispozici dvě sady. První sada je od narození do tří let a máme tady takový kufřík a nebo nově tašku, obsahem jsou předčítánky tzn. leporelo. Dále máme sadu pro děti od 3 - 6 let, to je už tzv. pokračovací sada." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Součástí projektu jsou ve vybraných pobočkách knihovny i dětské kluby pro nejmenší a jejich rodiče. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Bittmarová, mluvčí KMO:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V klubech jsou například tvůrčí dílny, třeba poznávání barviček, vezmou si nějaké leporelo a s tím si hrají nebo poznávají další knížky." </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Projekt  končí začátkem školní  docházky dítěte. Plynule na něj ale navazuje akce Pasování prvňáčků na čtenáře a dlouhodobý  projekt Knížka pro prvňáčka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -868,93 +962,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-15-01-2023-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>