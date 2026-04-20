--- v0 (2026-01-15)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.1.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Opavě se rodina přiotrávila plynem z karmy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Záchranáři řešili v Opavě další případ otravy oxidem uhelnatým z vadného plynového topidla. Záchranáři museli celou čtyřčlennou rodinu převést do nemocnice a 13letý chlapec dokonce skončil ve vážném stavu na oddělení resuscitační péče.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -233,133 +348,130 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté i strážníci se zaměřují i na bezpečnost chodců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté apelují na chodce, aby dbali více na svou bezpečnost. Zejména při snížené viditelnosti, pokud jejich oblečení nemá žádné reflexní prvky a nepřecházejí silnici po vyznačeném přechodu pro chodce. Na bezpečné přecházení silnic dohlížejí v Karviné i strážníci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mít na sobě tmavé oblečení bez reflexních prvků a ještě k tomu přecházet mimo vyznačený přechod je vyslovený hazard se životem. Řidič nemusí špatně viditelného chodce registrovat včas. Stačí pak doslova sekundy, aby došlo k tragédii.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mít na sobě tmavé oblečení bez reflexních prvků a ještě k tomu přecházet mimo vyznačený přechod je vyslovený hazard se životem. Řidič nemusí špatně viditelného chodce registrovat včas. Stačí pak doslova sekundy, aby došlo k tragédii. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Kolátek, preventista PČR MSK: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">My se v tuto chvíli snažíme věnovat především chodcům, protože nám v posledním období přibylo několik nehod a tyto nehody mívají většinou fatální následek. I když není zákonná povinnost, aby chodci nosili reflexní prvky, tak se snažíme nabádat chodce, aby je používali, aby chodili po vyznačených přechodech a dbali zvýšené opatrnosti na pozemní komunikaci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na bezpečnost zejména dětí při cestě do škol dohlížejí na různých místech v Karviné i městští strážníci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Přítomnost strážníků u přechodů je letitá preventivní činnost, kdy se snažíme chránit zejména bezpečnost dětí. Strážník je oprávněn zastavit vozidlo pro bezpečný přechod osob, zejména, pokud to vyžaduje situace na přechodu a stav přecházejících osob.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rizikové přechody nebo přechody, které jsou v oblasti hustého provozu, mají strážníci vytipované a jsou zde přítomni každý všední den zhruba od půl osmé do osmi.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rizikové přechody nebo přechody, které jsou v oblasti hustého provozu, mají strážníci vytipované a jsou zde přítomni každý všední den zhruba od půl osmé do osmi. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Geologové zkoumají ve Zlatých horách vydatnost ložiska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vzestup ceny zlata na světových trzích byl důvodem obnovení průzkumu vydatnosti ložiska ve Zlatých horách. Státní podnik DIAMO tam nyní provádí odběry vzorků, aby se potvrdilo, zda je výhodné zlato těžit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O tom, že v podzemí pod Příčným vrchem poblíž Zlatých hor se nachází ložisko zlata, není pochyb. Společně se zlatem tam je také zinek, měď, stříbro či galium. Geologové z DIAMA teď zkoumají, jak vydatné zásoby jsou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O tom, že v podzemí pod Příčným vrchem poblíž Zlatých hor se nachází ložisko zlata, není pochyb. Společně se zlatem tam je také zinek, měď, stříbro či galium. Geologové z DIAMA teď zkoumají, jak vydatné zásoby jsou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">František Toman, ředitel závodu GEAM, DIAMO:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Na základě výsledků, které zde získáme, stanovíme výpočet zásob, vypracujeme studii proveditelnosti podle mezinárodních standardů a poté posoudíme, za jakých podmínek ekologických, ekonomických a technických by eventuálně bylo pro smysluplné otevřít tento důl a těžit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V podzemí se nyní provádějí průzkumné vrty, ze kterých se zjišťuje obsah cenných kovů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -610,93 +722,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-01-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>