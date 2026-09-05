--- v1 (2026-04-20)
+++ v2 (2026-09-05)
@@ -764,51 +764,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-01-2023-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-18-01-2023-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>