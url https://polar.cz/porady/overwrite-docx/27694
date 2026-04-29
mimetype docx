--- v0 (2026-01-15)
+++ v1 (2026-04-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.1.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Syn pravděpodobně zapálil dům, kde spali jeho rodiče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V pondělí jsme vás informovali o pátrání po mladíkovi, který se ztratil poté, co vyhořel dům jeho rodičů. Spali v přízemí, zatímco horní podlaží bylo už celé v plamenech. Policisté nyní potvrdili, že stopy vedou právě k synovi, který trpí duševní nemocí a zřejmě dům zapálil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -156,111 +271,103 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Před necelým rokem byl veřejnosti představen unikátní projekt Eden Silesia. Měl mít podobu obřího komplexu skleníků pro vzdělávání, vědu a výzkum. Od zveřejnění prvotních představ v březnu minulého roku došlo ke změně v designu a místu jeho vzniku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Gongol, prorektor pro strategii a komunikaci Slezské univerzity</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “V této chvíli jsme přesunuli projekt z prostoru Nad Barborou do oblasti Lipin, do oblasti za golfovým hřištěm směrem k Dolu Darkov.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Primárně jde o to, aby v areálu vznikl unikátní univerzitní kampus pro výuku nového studijního programu zaměřeného na regeneraci regionu a krajiny, který připravuje Slezská univerzita společně s Mendelovou univerzitou v Brně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Primárně jde o to, aby v areálu vznikl unikátní univerzitní kampus pro výuku nového studijního programu zaměřeného na regeneraci regionu a krajiny, který připravuje Slezská univerzita společně s Mendelovou univerzitou v Brně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Gongol, prorektor pro strategii a komunikaci Slezské univerzity</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: " Je zaručena exkluzivita, která nám zajistí, že nikde jinde ve Střední Evropě ani Východní Evropě nic takového nebude."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Unucka, 1. náměstek hejtmana MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Musíme teď koupit ty pozemky, což je první věc a hlavně musíme přesvědčit ten orgán, který ty 2,5 miliardy bude dávat, že to je ten projekt, který si to zaslouží:”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Pokud bude projekt v září schválen k financování z Operačního programu Spravedlivá transformace, budou ještě letos zahájeny potřebné projekční práce. Se samotnou realizací stavby se pak počítá v letech 2026-2027.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Pokud bude projekt v září schválen k financování z Operačního programu Spravedlivá transformace, budou ještě letos zahájeny potřebné projekční práce. Se samotnou realizací stavby se pak počítá v letech 2026-2027.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Za šibenici s nápisem “vlastizrádce” před domem hejtmana Moravskoslezského kraje Iva Vondráka dostal recidivista Vojtěch Zdráhal u okresního soudu v Opavě půl roku vězení nepodmíněně, a to za vyhrožování úřední osobě. Zdráhal šibenici umístil v lednu loňského roku. Rozsudek je nepravomocný. Odsouzený je navíc ve vězení za jinou trestnou činnost.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Kriminalisté prověřovali oznámení ženy z Bohumína o údajném obtěžování její nezletilé dcery, ke kterému mělo dojít při cestě do školy. Informace kolovala i na sociálních sítích s tím, že ve městě se pohybovali dva muži v kuklách a v černé dodávce. Ukázalo se, že dívka si vše vymyslela.</w:t>
+        <w:t xml:space="preserve">Za šibenici s nápisem “vlastizrádce” před domem hejtmana Moravskoslezského kraje Iva Vondráka dostal recidivista Vojtěch Zdráhal u okresního soudu v Opavě půl roku vězení nepodmíněně, a to za vyhrožování úřední osobě. Zdráhal šibenici umístil v lednu loňského roku. Rozsudek je nepravomocný. Odsouzený je navíc ve vězení za jinou trestnou činnost.  Kriminalisté prověřovali oznámení ženy z Bohumína o údajném obtěžování její nezletilé dcery, ke kterému mělo dojít při cestě do školy. Informace kolovala i na sociálních sítích s tím, že ve městě se pohybovali dva muži v kuklách a v černé dodávce. Ukázalo se, že dívka si vše vymyslela.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Z plochy pod estakádou bude parkoviště, kamiony zmizí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -301,97 +408,94 @@
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tuto část, která je za mnou, po mé levici vzadu, tam chceme  využít prostor pro rozšíření sběrného dvora. Na základě požadavků Frýdecké  skládky. Chceme jim tady v tomto vyhovět. Pak tam bude samozřejmě ještě prostor  pro parkování kamionů, které tady zásobují zde tento výrobní závod a odebírají tam  zboží. A přímo za mnou je velká plocha, na které bude parkoviště pro osobní  auta. A částečně pro dodávky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Bártek (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Výhodou parkování pod estakádou je blízkost sídliště Slezská.  Pod estakádou jsou rovněž umístěny zastávky městské hromadné dopravy, takže  řidiči dodávkových vozů se pohodlně dostanou do svých domovů. Přestože město nemá  povinnost vytvářet dopravcům odstavné plochy pro nákladní automobily a kamiony,  nabídneme jim variantu, kam tato svá osobní vozidla mohou odstavit. Kamiony tak  nebudou zajíždět do centra města a nebudou v něm parkovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve Frýdku-Místku chybí podle studie přes 3 tisíce  parkovacích míst. Postupně se proto hledají plochy, kde by mohla vzniknout nová  parkovací místa.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve Frýdku-Místku chybí podle studie přes 3 tisíce  parkovacích míst. Postupně se proto hledají plochy, kde by mohla vzniknout nová  parkovací místa. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Neuděláme tolik míst, to ani není v našich silách. Ale  chtěli bychom na všech místech, která jsou dostupná, aby se mohla předělat na  parkování, tak chceme tomu vyjít vstříc. Máme v plánu teď asi devět nových  parkovacích míst. Takže začneme tímto, potom budeme pokračovat na Slezské. Tam  přibude 40 parkovacích míst. Pak máme vytypována ještě další místa ve městě a  budeme je postupně přetvářet."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Proměna plochy pod estakádou, včetně úpravy dopravního  značení, by mohla začít v horizontu následujících jarních měsíců. Místo má  být v budoucnu součástí propojení ulice Těšínské s parkem Jižní  svahy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Proměna plochy pod estakádou, včetně úpravy dopravního  značení, by mohla začít v horizontu následujících jarních měsíců. Místo má  být v budoucnu součástí propojení ulice Těšínské s parkem Jižní  svahy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ať se člověk dostane poměrně rychle kolem skateparku nahoru  a vyjde na Těšínské ulici u Magistrátu. Jižní svahy budou trvat trochu déle. Tam máme problém s tím,  že tam jsou nějaké černé stavby, ty se musí odstranit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozšíření sběrného dvora pod estakádou si může realizovat  Frýdecká skládka pak zhruba do půl roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rozšíření sběrného dvora pod estakádou si může realizovat  Frýdecká skládka pak zhruba do půl roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sto let slavila vaječným koňakem v Domově mládeže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -455,65 +559,61 @@
         <w:rPr/>
         <w:t xml:space="preserve">“Já jsem popřál hlavně zdraví a optimismus a příjemný návrat do Nového Jičína, protože ti lidé, kteří jsou dnes ve Frenštátě ubytování v tomto místě, tak s ebudou z a15 měsíců vracet do krásně opraveného, zrekonstruovaného areálu na Máchově ulici.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na území Nového Jičína nyní žije pět stoletých osob, všechno jsou to ženy a v letošním roce dvě z nich stovku o jeden rok překročí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Havířovská nemocnice zřídila novou podnikovou školku pro děti svých zaměstnanců. V zařízení se postarají od děti už šesti měsíců. Projekt podpořila dotací i radnice.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Smrčková, ředitelka dětské skupiny Havířovské sluníčko</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: "Bereme děti od jednoho roku, ale pokud by byl zájem ze strany rodičů, tak na půl den bereme děti i od půl roku. Všechny paní učitelky mají speciální certifikaci, oprávnění na hlídání dětí v jeslích a dětských skupinách."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti si vyzkoušeli prezidentskou kampaň i debatu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -701,93 +801,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-01-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>