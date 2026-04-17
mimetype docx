--- v0 (2026-01-14)
+++ v1 (2026-04-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.1.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířovská nemocnice otevřela podnikovou školku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zaměstnanci havířovské nemocnice už mohou využívat novou podnikovou školku, která se postará o děti už od půl roku věku. Na vybudování se podílela i radnice, a to dotací ve výši pěti milionů korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -84,53 +199,52 @@
         <w:t xml:space="preserve">Josef Bělica (ANO), primátor Havířova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Výsledek je skvělý, mně se to moc líbí a proč se takto město rozhodlo? Protože spolupracujeme s nemocnicí dlouhodobě, je pro nás její rozvoj prioritou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kapacita školky je 24 dětí. Nyní ji navštěvuje 18 ratolestí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Smrčková, ředitelka dětské skupiny Havířovské sluníčko: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Bereme děti od jednoho roku, ale pokud by byl zájem ze strany rodičů, tak na půl den bereme děti i od půl roku. Všechny paní učitelky mají speciální certifikaci, oprávnění na hlídání dětí v jeslích a dětských skupinách."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Bereme děti od jednoho roku, ale pokud by byl zájem ze strany rodičů, tak na půl den bereme děti i od půl roku. Všechny paní učitelky mají speciální certifikaci, oprávnění na hlídání dětí v jeslích a dětských skupinách." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nemocnice vyšla rodičům vstříc i co se týče stravování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Vránová, vedoucí stravovacího provozu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Na složení jídelních lístků se podíleli i rodiče, takže jsme udělali takové malé dotazníkové šetření, které jsou oblíbené pokrmy u dětí a ty jsme se snažili zařadit do jídelních lístků.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -170,130 +284,124 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Před necelým rokem byl veřejnosti představen unikátní projekt Eden Silesia. Měl mít podobu obřího komplexu skleníků pro vzdělávání, vědu a výzkum. Od zveřejnění prvotních představ v březnu minulého roku došlo ke změně v designu a místu jeho vzniku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Gongol, prorektor pro strategii a komunikaci Slezské univerzity</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “V této chvíli jsme přesunuli projekt z prostoru Nad Barborou do oblasti Lipin, do oblasti za golfovým hřištěm směrem k Dolu Darkov.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Primárně jde o to, aby v areálu vznikl unikátní univerzitní kampus pro výuku nového studijního programu zaměřeného na regeneraci regionu a krajiny, který připravuje Slezská univerzita společně s Mendelovou univerzitou v Brně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Primárně jde o to, aby v areálu vznikl unikátní univerzitní kampus pro výuku nového studijního programu zaměřeného na regeneraci regionu a krajiny, který připravuje Slezská univerzita společně s Mendelovou univerzitou v Brně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Gongol, prorektor pro strategii a komunikaci Slezské univerzity</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: " Je zaručena exkluzivita, která nám zajistí, že nikde jinde ve Střední Evropě ani Východní Evropě nic takového nebude."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Unucka, 1. náměstek hejtmana MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Musíme teď koupit ty pozemky, což je první věc a hlavně musíme přesvědčit ten orgán, který ty 2,5 miliardy bude dávat, že to je ten projekt, který si to zaslouží:”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Pokud bude projekt v září schválen k financování z Operačního programu Spravedlivá transformace, budou ještě letos zahájeny potřebné projekční práce. Se samotnou realizací stavby se pak počítá v letech 2026-2027.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Pokud bude projekt v září schválen k financování z Operačního programu Spravedlivá transformace, budou ještě letos zahájeny potřebné projekční práce. Se samotnou realizací stavby se pak počítá v letech 2026-2027.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V pondělí jsme vás informovali o pátrání po mladíkovi, který se ztratil poté, co vyhořel dům jeho rodičů. Spali v přízemí, zatímco horní podlaží bylo už celé v plamenech. Policisté nyní potvrdili, že stopy vedou právě k jejich synovi, který trpí duševní nemocí a zřejmě dům zapálil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Michalíková, mluvčí PČR Ostrava</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">: "Na základě provedeného prověřování a ze zajištěných stop by mohl být muž důvodně podezřelý z protiprávního jednání v souvislosti s požárem rodinného domu v Ostravě- Martinově.</w:t>
-[...2 lines deleted...]
-    <w:p/>
+        <w:t xml:space="preserve">: "Na základě provedeného prověřování a ze zajištěných stop by mohl být muž důvodně podezřelý z protiprávního jednání v souvislosti s požárem rodinného domu v Ostravě- Martinově. </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Z plochy pod estakádou bude parkoviště, kamiony zmizí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -332,97 +440,94 @@
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tuto část, která je za mnou, po mé levici vzadu, tam chceme  využít prostor pro rozšíření sběrného dvora. Na základě požadavků Frýdecké  skládky. Chceme jim tady v tomto vyhovět. Pak tam bude samozřejmě ještě prostor  pro parkování kamionů, které tady zásobují zde tento výrobní závod a odebírají tam  zboží. A přímo za mnou je velká plocha, na které bude parkoviště pro osobní  auta. A částečně pro dodávky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Bártek (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Výhodou parkování pod estakádou je blízkost sídliště Slezská.  Pod estakádou jsou rovněž umístěny zastávky městské hromadné dopravy, takže  řidiči dodávkových vozů se pohodlně dostanou do svých domovů. Přestože město nemá  povinnost vytvářet dopravcům odstavné plochy pro nákladní automobily a kamiony,  nabídneme jim variantu, kam tato svá osobní vozidla mohou odstavit. Kamiony tak  nebudou zajíždět do centra města a nebudou v něm parkovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve Frýdku-Místku chybí podle studie přes 3 tisíce  parkovacích míst. Postupně se proto hledají plochy, kde by mohla vzniknout nová  parkovací místa.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve Frýdku-Místku chybí podle studie přes 3 tisíce  parkovacích míst. Postupně se proto hledají plochy, kde by mohla vzniknout nová  parkovací místa. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Neuděláme tolik míst, to ani není v našich silách. Ale  chtěli bychom na všech místech, která jsou dostupná, aby se mohla předělat na  parkování, tak chceme tomu vyjít vstříc. Máme v plánu teď asi devět nových  parkovacích míst. Takže začneme tímto, potom budeme pokračovat na Slezské. Tam  přibude 40 parkovacích míst. Pak máme vytypována ještě další místa ve městě a  budeme je postupně přetvářet."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Proměna plochy pod estakádou, včetně úpravy dopravního  značení, by mohla začít v horizontu následujících jarních měsíců. Místo má  být v budoucnu součástí propojení ulice Těšínské s parkem Jižní  svahy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Proměna plochy pod estakádou, včetně úpravy dopravního  značení, by mohla začít v horizontu následujících jarních měsíců. Místo má  být v budoucnu součástí propojení ulice Těšínské s parkem Jižní  svahy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ať se člověk dostane poměrně rychle kolem skateparku nahoru  a vyjde na Těšínské ulici u Magistrátu. Jižní svahy budou trvat trochu déle. Tam máme problém s tím,  že tam jsou nějaké černé stavby, ty se musí odstranit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozšíření sběrného dvora pod estakádou si může realizovat  Frýdecká skládka pak zhruba do půl roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rozšíření sběrného dvora pod estakádou si může realizovat  Frýdecká skládka pak zhruba do půl roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostravští strážníci zadrželi 30letého muže, který je podezřelý, že se vloupal do sklepů v obytném domě v Ostravě-Hrabové. Na místě byly vypáčené vstupní dveře domu. Muž na místě tvrdil strážníkům, že do sklepa si přišel jen zatelefonovat své ženě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrovolníci ostravského centra ADRA darovali v loňském roce 21 757 hodin svého volného času potřebným. Podle organizace ADRA jde o vůbec nejvyšší číslo, které v Ostravě ve své čtrnáctileté historii zaznamenala. Větší polovina těchto hodin připadá na pomoc Ukrajině dalších 10 667 hodin se dobrovolníci věnovali pravidelným návštěvám v sociálních a zdravotnických zařízeních, ale i v domácnostech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -723,93 +828,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-01-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>