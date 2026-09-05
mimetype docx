--- v1 (2026-04-17)
+++ v2 (2026-09-05)
@@ -870,51 +870,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-01-2023-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-01-2023-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>