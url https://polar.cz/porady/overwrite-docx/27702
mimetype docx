--- v0 (2026-01-12)
+++ v1 (2026-04-22)
@@ -1,187 +1,299 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.1.2023, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozšíření centrálního hřbitova je hotové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozšíření centrálního hřbitova ve Frýdku-Místku už je hotové. Ještě je potřeba vyřídit kolaudaci a pak bude možné prostory plnohodnotně využívat. Hřbitov se rozšířil o více než 20 tisíc metrů čtverečních a nabídne několik tisíc nových míst včetně nových schránek v kolumbáriích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Centrální hřbitov ve Frýdku-Místku nabídne letos nová místa k pohřbívání.  Jeho rozšíření je už totiž hotové. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme na území bývalých skleníků, kde jsme začali budovat  další část, další etapu frýdeckého hřbitova. Začalo to bouráním komínů, který  jsme tady před asi zhruba rokem a půl, byla tady demolice. Pak následovalo odstranění  těch skleníků a celková revitalizace. To, co máte možnost vidět, tak to už je po  ukončení všech prací."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozšíření se připravovalo od roku 2017 a práce samotné byly  zahájeny na podzim roku 2020. To nejdůležitější se zvládlo do konce roku 2022.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rozšíření se připravovalo od roku 2017 a práce samotné byly  zahájeny na podzim roku 2020. To nejdůležitější se zvládlo do konce roku 2022. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Macura, předseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je tady vybudováno asi 1 100 urnových míst, je tady 678  schránek kolumbárií, které jsou tady za mnou v různé velikosti. Pro dvě  nebo pro 4 urny. Je tady asi 400 klasických hrobů, včetně dvouhrobů. Pak tady  bude asi 400 epitafů. Takže je to poměrně rozsáhlé nové pohřebiště."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Takové ty nejzajímavější prvky, které tady byly udělány, je  přemístění božích muk, které byly předtím před branou. Ty jsou za mnou. Pak  tady bylo vysázeno zhruba 70 stromů, dále tady byly vysázeny keře, celková  úprava zeleně. A je tady vybudováno i kolumbárium, které bylo v požadavcích  občanů. Celkově se zvýšil počet hrobových míst o 2 tisíce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Macura, předseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta stavba rozšíření hřbitova je asi historicky největší jednotlivou  zakázkou technických služeb. Trvala nám více než 2 roky a myslím, že jsme se na  ní taky hodně naučili."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město připravuje podmínky, za kterých si mohou zájemci místa  pořídit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město připravuje podmínky, za kterých si mohou zájemci místa  pořídit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tak si mohou potom tady koupit krycí žulové desky a nechat  si tam vyrýt jméno toho, kdo tam bude uschován. Ještě dodám, že v rámci těch  prací bylo ještě zřízeno sociální zařízení pro návštěvníky, což je také plus.  Plus další zázemí pro pracovníky Technických služeb. Celkový náklad byl 62 milionů,  které tady realizovaly technické služby. Já jím tímto děkuji, prokázaly tady  dobrou práci a schopnosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Macura, předseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to samozřejmě nové pohřebiště, moderní pohřebiště. V tom  smyslu, že jsou tady moderní prvky, nějaké ochranné prvky, jsou tady kamery.  Bude pod dohledem městské policie. Takže to bude bezpečné místo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V těchto dnech by mělo dojít ke kolaudaci a od února má  být možné před hřbitovem i parkovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V těchto dnech by mělo dojít ke kolaudaci a od února má  být možné před hřbitovem i parkovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Beskydech se loni ubytovalo na 460 tisíc turistů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -235,75 +347,73 @@
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Celkově došlo k tomu, že se setkali aktéři území, kteří  do budoucna mají vliv na cestovní ruch v Beskydech a diskutovalo se nad  tím, jak celkově tu situaci v cestovním ruchu z zlepšit. Jak přitáhnout  více zahraničních turistů a jak je tady ubytovat, aby nám tady zůstali co nejdéle."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Konvičná, ředitelka destinační  společnosti Beskydy-Valašsko:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ten důvod, kdy dnes návštěvník přijíždí do destinace, není  jenom o tom, že potřebuje hotel, potřebuje televizi, ale dneska jedou za zážitky.  A ty zážitky společně s našimi partnery se snažíme tvořit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ze statistik vyplývá, že se pomalu prodlužuje pobyt turistů  v Beskydech. Ti zde stráví průměrně 3,9 dne.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ze statistik vyplývá, že se pomalu prodlužuje pobyt turistů  v Beskydech. Ti zde stráví průměrně 3,9 dne. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Konvičný, člen správní rady destinační  společnosti Beskydy-Valašsko:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My víme, že teďka v tuto chvíli přenocovalo v těch  zařízeních přes 450 tisíc ubytovaných. Jsme jedna z mála turistických  oblastí v České republice, která oproti roku 2019, který bereme jako  základ, která roste. To znamená, daří se nám sem turisty lákat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na konferenci se také pravidelně předávají ceny cestovního  ruchu. Ty letos získaly Umělecké vyhlídky a Ulička Františka Palackého v Hodslavicích,  Vánoční jarmark pro dobrou věc Hukvaldy a Řemeslný pivovar Ogar v Kunčicích  pod Ondřejníkem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na konferenci se také pravidelně předávají ceny cestovního  ruchu. Ty letos získaly Umělecké vyhlídky a Ulička Františka Palackého v Hodslavicích,  Vánoční jarmark pro dobrou věc Hukvaldy a Řemeslný pivovar Ogar v Kunčicích  pod Ondřejníkem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Adamcová (Nezávislí),  starostka Hodslavic:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Myslím si, že to bude hodně velký přínos pro Hodslavice,  možná i pro vznik nových pracovních míst, pokud se nám podaří udržet ten zájem turistů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza Bartulcová, Spolek nezávislých  vesnických žen Hukvaldy:</w:t>
       </w:r>
       <w:r>
@@ -321,53 +431,52 @@
         <w:t xml:space="preserve">Helena Kubešová, Spolek nezávislých vesnických  žen Hukvaldy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to určité zadostiučinění za práci, kterou děláme. Máme radost,  že se ten náš projekt líbí. Že to, co děláme, tak má smysl a že jsou i jiní  lidé, nejenom z naší obce, kteří to vnímají a kteří ocenili naši práci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Chalupa, zakladatel Pivovaru Ogar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme z toho samozřejmě radost. Náš pivovar působí  především v Beskydech a v celém Moravskoslezském kraji. Nezasahujeme  nikam dále. Snažíme se být opravdu regionální a dělat to kolem komína, tak jak  se to dělalo dříve. Takže pro nás je to velká cena."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Návštěvníci v Beskydech loni utratili přes 1,3 miliardy  korun. Skokanem statistik se stala hlavně cykloturistika.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Návštěvníci v Beskydech loni utratili přes 1,3 miliardy  korun. Skokanem statistik se stala hlavně cykloturistika. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -442,93 +551,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-23-01-2023-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>