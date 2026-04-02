--- v0 (2026-02-07)
+++ v1 (2026-04-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.1.2023, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dobrý den, sledujete televizi Polar, přinášíme další dávku ekologických téma. Uvidíte reportáž o tom, jak se dá zamezit nárazům ptáků do skel a jak bychom měli pro ně zneprůhlednit okna. Záchranná stanice v Bartošovicích ukázala jedno z mláďat orla skalního žijící ve volné přírodě a také se dozvíte, že tam zachránili desítky zraněných zvířat. Tentoktát začínáme rozhovorem s náměstkyní hejtmana Zdenkou Němečkovou Crkvenjaš. Budu se jí ptát, kolik krajských peněz půjde do ekologických projektů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraj letos podpoří likvidaci gastroodpadu z domácností: Zdenka Němečková Crkvenjaš (ODS), náměstkyně hejtmana MS kraje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -253,53 +368,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Donedávna měli ptáci ve vzduchu téměř naprostou volnost. Překážky byly dobře viditelné a těm se mohli včas vyhnout. Nejsou ale vybaveni vidět skleněné plochy, které jsou častým designovým prvkem na mnohých budovách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Evžen Tošenovský, Přírodovědecká fakulta, Univerzita Palackého Olomouc: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:“Při výstavbě budovy vždy záleží na tom, jak osvícený je stavební úřad. U nás neexistuje žádný zákon nebo opatření, že budova musí být bezpečné pro ptáky. Ale v západních zemích existují například místní vyhlášky, je to daleko dál. U nás nejblíž administrativní podpoře se blíží to, co jde do schvalování, a to je standard Agentury ochrany přírody a krajiny. Ale jde spíše o osvětu architektů a stavebních úřadů, aby věděly, jak postupovat a jak moc si budou chtít hlídat bezpečnost budov pro ptáky.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Pokud je to taková budova, u které stojíme, která je postavena na tom, že jsou zakomponovány zrcadlové efekty a klamy, které dělají budovu zajímavou, tak už dodatečné zabezpečení budovy nejde. Je potřeba s tím pracovat dopředu. Když děláme posuzování, tak první věc je, že se hodnotí pozice budovy, kde jsou letové trasy. Tady je to na letové trase, která spojuje parky s řekou. Další věcí je to, jaká je odrazivost skel, jaké prostředí se v okolí odráží. Musí se pracovat také se světlem, které budova vyřazuje. Potom se dá vymyslet nějaké opatření.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Pokud je to taková budova, u které stojíme, která je postavena na tom, že jsou zakomponovány zrcadlové efekty a klamy, které dělají budovu zajímavou, tak už dodatečné zabezpečení budovy nejde. Je potřeba s tím pracovat dopředu. Když děláme posuzování, tak první věc je, že se hodnotí pozice budovy, kde jsou letové trasy. Tady je to na letové trase, která spojuje parky s řekou. Další věcí je to, jaká je odrazivost skel, jaké prostředí se v okolí odráží. Musí se pracovat také se světlem, které budova vyřazuje. Potom se dá vymyslet nějaké opatření.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V podstatě základem je zvýraznit budovu tak, aby bylo zřejmé, že to je překážka. Existují různé polepy, ale i pískování nebo natažené provázky.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Nováková, mluvčí ZOO Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Problematika narážení ptáků do skel se týká také naší zoo. Před zhruba 20 lety jsme se snažili přebudovat zahradu do moderní podoby v jaké ji většina návštěvníků zná již dnes. Hlavně zrušit staré železobetonové výběhy a nahradit je novými přírodními a i pohledová místa jsme se snažili udělat bez jakékoliv překážky. A to se dělá tak, že se vybuduje příkop pro zvířata nebo právě skleněné plochy. Rozhodli jsme pro dvě řešení. Na menší plochy, kde nejde umístit provázky, tak nalepujeme samolepky, které jsou pro lidské oko téměř neviditelné, ale ptáci je vidí. U nich je problém, ten musí být nalepené z obou stran, protože samolepka je jednostranná. Bohužel vydrží jen omezenou dobu a musí se každý rok až dva obnovovat. A u větších skel, kde máme možnost nainstalovat provázky, tak tam řešíme tuto variantu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -315,51 +429,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Další věc, na kterou by se při projektování budov nemělo zapomínat. My stojíme na nově vytvořeném stromořadí, v mladé aleji, která je ale položená tak, že vytváří spojnici mezi řekou a mezi parky, je to tedy přirozená migrační trasa. Ptáci neletí náhodně prostorem, vždy se drží migračních tras. Pokud je ta zeleň navede do takového nebezpečného místa, kde z jedné strany je svítící budova, z druhé strany je svítící budova, která ještě vytváří nějaké rohové klamy, tak se dostávají do nebezpečného prostoru. Tady by pomohlo, aby se odstranilo stromořadí úplně nebo se vysadily menší keře, které nebudou vytvářet koridor.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U velkých budov je tedy řešení náročné, zejména v případě, kdy už prosklená budova stojí. Sladit je nutné požadavky na přírodu i funkčnost a vzhled budovy, a pak to stojí také nemalé peníze. O něco snazší to je u rodinných domů. Je možné využít dnes velmi dobře dostupných účinných UV polepů, které jsou průhledné, ale pro ptáky viditelné. Majitelé rodinných domů se mohou pustit také do vlastních projektů a podle své fantazie skla pomalovat. Další možností je využití provázků, podobně, jako to mají v ostravské zoo. Důležité je to, aby všechna opatření byla realizována na vnější stranu skel, aby byla narušena odrazová plochu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Loni přijali v Záchranné stanici Bartošovice 2 133 zvířat: Petr Orel, vedoucí Záchranné stanice v Bartošovicích</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Eko magazín pokračuje rozhovorem ve studiu, ve kterém už vítám Petra Orla, vedoucího záchranné stanice v Bartošovicích. Dobrý den, vítejte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Orel, vedoucí záchranné stanice Bartošovice: </w:t>
       </w:r>
       <w:r>
@@ -573,53 +686,52 @@
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já Vám děkuji za rozhovor a přeji vám po celý rok, ať máte víc těch radostných událostí než těch smutných.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Orel, vedoucí záchranné stanice Bartošovice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já vám děkuju!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Redakčně upraveno / zkráceno. </w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -687,93 +799,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-24-01-2023-17-40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>