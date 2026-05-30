--- v0 (2025-12-24)
+++ v1 (2026-05-30)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.1.2023, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská nemocnice má nový 3D laparoskop</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská nemocnice v Opavě má k dispozici novou laparoskopickou věž, která přenáší 3D obraz. Doposud mohli lékaři na monitoru sledovat průběh operace pouze ve 2D zobrazení. Nová technika nyní může zkrátit dobu trvání operace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -76,57 +191,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Podrobnější  zobrazení snižuje délku operace. Některé úkony se mohou zkrátit  až o polovinu. A v návaznosti na to bude také celková doba  operace kratší.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Nový  laparoskop prozatím používají na chirurgickém oddělení např.  k operacím břišní či brániční kýly, k operaci střeva.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Možnosti  využití se budou časem ještě rozšiřovat. Laparoskopie je totiž  často užívaným operačním způsobem. Díky malé ráně a menší  ztrátě krve je ve srovnání s klasickou operací k pacientům  šetrnější.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel  Siebert, ředitel,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská nemocnice v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My  provádíme na našem chirurgickém oddělení asi 650  laparoskopických operací. Je to asi 40% podíl z celkového počtu  operací na tomto oddělení.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Nový  přístroj za 3,5 milionů korun si Slezská nemocnice pořídila z  dotačního programu ministerstva zdravotnictví.  Prozatím lékaři novým přístrojem operovali dvě desítky  pacientů. Ale stále také pracují s  klasickým laparoskopem, který umožňuje pouze 2D zobrazení.</w:t>
       </w:r>
     </w:p>
@@ -210,108 +318,98 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kristýna  Bohlová, organizátorka sbírky, studentka,  Mendelovo gymnázium,  Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „Přinesené  věci třídíme na potraviny, především trvanlivé, konzervy,  těstoviny, cukry. Dále tady máme oblečení dámské, pánské  dětské.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Třídenní  sbírku pro Ukrajinu si vzali na starost sami studenti.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr  Kotrla, organizátor sbírky, učitel, Mendelovo gymnázium, Opava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „Náš studentský parlament věci roztřídí, zabalí do pytlů,  do krabic. A potom budeme pomoci Koridoru UA distribuovat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Tato  nezisková organizace pomáhá dopravovat humanitární pomoc na  Ukrajinu již od počátku války. Její dobrovolníci spolupracují  s místními organizacemi. Tentokrát sesbíraný materiál vezl na  Ukrajinu také jeden z bývalých studentů Mendelova gymnázia  Richard Křesina.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richar  Křesina, koordinátor,  Koridor UA: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tyto  věci poputují primárně do Chersonské oblasti. Kde jsme od  listopadu, kdy osvobodila Ukrajinská města Cherson. A od té doby  tam působíme.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Humanitární  materiál bude pomáhat nejen ve válkou zasažených oblastech, ale  také v místech, kde se koncentrují uprchlíci z válečných  oblastí. Počet lidí, kteří v důsledku války ztratili domov, a  museli se usídlit jinde na Ukrajině, se odhaduje na 8 milionů.           </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ředitel Slezského divadla A. Kománek rok ve funkci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -409,54 +507,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina  Geryková, redaktorka, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nově  teď  od 1.února budou mít zákazníci k dispozici centrum předprodeje, které  bude v prostorách bývalé kavárny. Co bude nabízet?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš  Kománek, ředitel, Slezské divadlo Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tím  záměrem je zprostředkovat, aby  byl divák už při vstupu do  předprodeje vtažen do fantazijního světa divadla. Kde navíc bude  mít možnost zahlédnout, vidět se, setkat se svým oblíbeným  hercem, pěvcem, umělcem. Ten prostor je totiž  propojený. Je tam  vchod z divadla a z venku. Navíc tato přístavba před nějakými  dvaceti lety jako předprodej sloužila. Takže my se vlastně  navracíme k původnímu účelu tohoto prostoru.“</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -531,93 +625,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/opavsky-expres/opavsky-expres-28-01-2023-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>