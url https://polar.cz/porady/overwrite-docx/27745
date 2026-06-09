--- v0 (2025-12-23)
+++ v1 (2026-06-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.1.2023, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté i loni objasnili všechny vraždy v MS kraji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Loni v našem kraji dramaticky stoupl počet vražd. Ve srovnání s rokem předchozím je více než dvojnásobný. Těchto nejzávažnějších zločinů se stalo 15 a dobrou zprávou je, že všechny už byly objasněny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -134,103 +249,101 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosalie Seidl Pokorná, mluvčí havířovského magistrátu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsou tři možnosti zaplacení. Buď můžete kartu vložit, pokud můžete bezhotovostně platit, stejně jako v obchodě, tak můžete přiložit kartu na toto místo, nebo hodinky, pokud máte v hodinkách kartu nebo v telefonu. Je to velice jednoduché to ovládání."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Všude, všude. Přijedete do nemocnice, tam jdete na vyšetření, jste tam trochu déle, protože tam jsou fronty a tam to není. Tak co vám zbývá, kde vezmete peníze, ani bankomat tam není.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Všude, všude. Přijedete do nemocnice, tam jdete na vyšetření, jste tam trochu déle, protože tam jsou fronty a tam to není. Tak co vám zbývá, kde vezmete peníze, ani bankomat tam není.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Asi to je lepší platit kartou, než korunkami. Korunky nemám, vždy jdu někam shánět, měnit. Bylo by fajn, kdyby to bylo všude. Jít s dobou.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já nemám vůbec žádnou kartu, já jsem podle starého, starej telefon. Jenom potíže s tím jsou všude."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lidé, kteří jsou ale zvyklí platit hotově, mohou do automatu vhodit i mince.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosalie Seidl Pokorná, mluvčí havířovského magistrátu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Automaty jsme zatím pořídili tři, a to na ulici Svornosti, z druhé strany na ulici Jana Švermy a také na Dlouhou třídu u pošty."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Automaty jsme zatím pořídili tři, a to na ulici Svornosti, z druhé strany na ulici Jana Švermy a také na Dlouhou třídu u pošty." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Placené parkoviště se nachází také za náměstím Republiky. I tam město plánuje, že časem pořídí bezhotovostní automat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Opava snižuje četnost svozu odpadu</w:t>
@@ -303,54 +416,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří  Vaníček, ved. odd. životního prostředí, Magistrát Opava:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tento projekt bychom chtěli  rozšířit.  Budeme soutěžit dodavatele na nové období od 1.4. 2023 dál.  Chtěli  bychom toto třídění rozšířit o  sídliště v Kateřinkách a sídliště v Kylešovicích. Tady počítáme s dalšími  85 – 90 stání  pro 120 litrové gastro nádoby.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Snižování  produkce odpadů, který se vyváží na skládku, je nutné snižovat  nejen kvůli úspoře finanční, ale také kvůli ukončení  skládkování recyklovatelných a biologicky rozložitelných  surovin. To , které má přijít v roce 2030.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Smysl mají reflexní prvky a dobré osvětlení přechodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">U přechodů pro chodce na různých místech Moravskoslezského kraje bylo v lednu vidět zvýšený pohyb policistů i pracovníky BESIPU. Svým apelem na bezpečné přecházení reagovali na zvýšené množství dopravních nehod s chodci.</w:t>
@@ -543,139 +652,136 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Centrální hřbitov ve Frýdku-Místku nabídne letos nová místa k pohřbívání.  Jeho rozšíření je už totiž hotové. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme na území bývalých skleníků, kde jsme začali budovat  další část, další etapu frýdeckého hřbitova. Začalo to bouráním komínů, který  jsme tady před asi zhruba rokem a půl, byla tady demolice. Pak následovalo odstranění  těch skleníků a celková revitalizace. To, co máte možnost vidět, tak to už je po  ukončení všech prací."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozšíření se připravovalo od roku 2017 a práce samotné byly  zahájeny na podzim roku 2020. To nejdůležitější se zvládlo do konce roku 2022.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rozšíření se připravovalo od roku 2017 a práce samotné byly  zahájeny na podzim roku 2020. To nejdůležitější se zvládlo do konce roku 2022. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Macura, předseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je tady vybudováno asi 1 100 urnových míst, je tady 678  schránek kolumbárií, které jsou tady za mnou v různé velikosti. Pro dvě  nebo pro 4 urny. Je tady asi 400 klasických hrobů, včetně dvouhrobů. Pak tady  bude asi 400 epitafů. Takže je to poměrně rozsáhlé nové pohřebiště."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Takové ty nejzajímavější prvky, které tady byly udělány, je  přemístění božích muk, které byly předtím před branou. Ty jsou za mnou. Pak  tady bylo vysázeno zhruba 70 stromů, dále tady byly vysázeny keře, celková  úprava zeleně. A je tady vybudováno i kolumbárium, které bylo v požadavcích  občanů. Celkově se zvýšil počet hrobových míst o 2 tisíce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Macura, předseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta stavba rozšíření hřbitova je asi historicky největší jednotlivou  zakázkou technických služeb. Trvala nám více než 2 roky a myslím, že jsme se na  ní taky hodně naučili."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město připravuje podmínky, za kterých si mohou zájemci místa  pořídit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město připravuje podmínky, za kterých si mohou zájemci místa  pořídit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tak si mohou potom tady koupit krycí žulové desky a nechat  si tam vyrýt jméno toho, kdo tam bude uschován. Ještě dodám, že v rámci těch  prací bylo ještě zřízeno sociální zařízení pro návštěvníky, což je také plus.  Plus další zázemí pro pracovníky Technických služeb. Celkový náklad byl 62 milionů,  které tady realizovaly technické služby. Já jím tímto děkuji, prokázaly tady  dobrou práci a schopnosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Macura, předseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to samozřejmě nové pohřebiště, moderní pohřebiště. V tom  smyslu, že jsou tady moderní prvky, nějaké ochranné prvky, jsou tady kamery.  Bude pod dohledem městské policie. Takže to bude bezpečné místo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V těchto dnech by mělo dojít ke kolaudaci a od února má  být možné před hřbitovem i parkovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V těchto dnech by mělo dojít ke kolaudaci a od února má  být možné před hřbitovem i parkovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -750,93 +856,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-29-01-2023-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>