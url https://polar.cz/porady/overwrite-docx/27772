--- v0 (2026-01-15)
+++ v1 (2026-05-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.2.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Půl roku vězení za šibenici u domu hejtmana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Okresní soud v Opavě uzavřel kauzu šibenice před domem hejtmana Ivo Vondráka. Za vyhrožování úřední osobě dostal pachatel půl roku za mřížemi. Jde totiž o recidivistu, který je právě ve vězení za jiné trestné činy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -127,183 +242,171 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pod zaparkované auto na parkovišti v ulici Komenského  ve Frýdku-Místku si pozdě večer lehl zloděj a chystal se ukrást katalyzátor.  Jenže nevěděl, že už ho pozoruje strážník přes městský kamerový systém.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Zapletal, vedoucí operativní skupiny MP Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Prozatím neznámý muž zkoušel na vozidlo nasadit zvedák a  následně od vozidla odešel. Na základě tohoto zjištění byly ihned aktivovány  obě hotovostní hlídky městské policie k monitorování dalšího vývoje  situace."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zloději si pro krádež vybrali auto, které stálo hned na  okraji parkoviště. A navíc ještě na místě, pro invalidy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zloději si pro krádež vybrali auto, které stálo hned na  okraji parkoviště. A navíc ještě na místě, pro invalidy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Zapletal, vedoucí operativní skupiny MP Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "K vozidlu se zhruba po 25 minutách opětovně přiblížili  dva muži. Z jejich počínání bylo zřejmé, že se z vozidla pokusí  odcizit katalyzátor. Jeden hlídal a druhý muž ležel pod vozidlem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jakmile dorazila hlídka strážníků, dali se oba muži okamžitě  na útěk směrem k blízkému parku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jakmile dorazila hlídka strážníků, dali se oba muži okamžitě  na útěk směrem k blízkému parku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Zapletal, vedoucí operativní skupiny MP Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Tam se rozdělili a pronásledující strážníci se zaměřili na  jednoho z nich. Ten se snažil ukrýt v nedaleké ubytovně. Tento objekt  byl hlídkami městské policie následně prohledán a pachatel krádeže nalezen,  omezen na osobní svobodě a na místě trestného činu předán hlídce Policie České  republiky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Druhý zloděj si zřejmě myslel, že unikl, ale i jeho později  strážníci dopadli.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Druhý zloděj si zřejmě myslel, že unikl, ale i jeho později  strážníci dopadli. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Zapletal, vedoucí operativní skupiny MP Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "V rámci této události si operátor městského kamerového  dohledového systému rovněž v 01:35 hodin povšiml osoby odpovídající popisu  druhého muže. Tato osoba byla na křižovatce ulic Frýdlantská a Komenského  rovněž zajištěna hlídkou městské policie a následně předána do rukou Policie  České republiky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Později se ukázalo, že oba zloději jsou polské národnosti. V Polsku  byl už jeden z nich dokonce odsouzen právě za krádeže katalyzátorů a současně  je tam hledaný, protože nenastoupil do vězení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Později se ukázalo, že oba zloději jsou polské národnosti. V Polsku  byl už jeden z nich dokonce odsouzen právě za krádeže katalyzátorů a současně  je tam hledaný, protože nenastoupil do vězení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem rád, že městská policie využívá všech svých možností. A  to jak kamerového systému, tak i fyzické zdatnosti svých členů a poté, co  operativně zajistili pachatele, který zlikvidoval piano v podchodu, tak  nyní zakročila proti skupině, která kradla katalyzátory z automobilů ve  Frýdku. A myslím si, že ten rychlý, akční zásah je opravdu hoden nějakého  dobrodružného filmu. Ale jsem rád, že máme takovou městskou policii, která  takto dokáže dotáhnout konkrétní případ."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tím, že se zlodějům krádež nepodařila a nezpůsobili ani  žádnou škodu, tak česká policie případ vyhodnotila jako přestupek ve stádiu  pokusu. Případ tak bude řešen ve správním řízení. Zarážející také je, že polská  strana si hledaného zloděje nepřevzala.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tím, že se zlodějům krádež nepodařila a nezpůsobili ani  žádnou škodu, tak česká policie případ vyhodnotila jako přestupek ve stádiu  pokusu. Případ tak bude řešen ve správním řízení. Zarážející také je, že polská  strana si hledaného zloděje nepřevzala. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve Stodolní ulici v centru Ostravy demonstrovalo ve středu několik desítek Romů. Protest souvisí zřejmě s dvěma šarvátkami v barech na Stodolní, které údajně policie neřeší.  To ale policisté odmítají.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Soňa Štětínská, mluvčí KŘ PČR:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Policisté se oběma případy zabývají. U prvního, kde mělo dojít k napadení 18 letého muže v jistém podniku na ulici Stodolní v Ostravě, tak šetření této události pokračuje a skutek policisté kvalifikovali jako přestupek proti občanskému soužití. Nicméně, nelze vyloučit, že na základě dalších informací, změní kvalifikaci. Ve druhém případě se jedná o napadení dvou mužů, tuto věc policisté prověřují jako výtržnictví.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mobilní polytechnická laboratoř</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Místní akční skupina Opavsko připravila ojedinělý projekt. Takzvanou mobilní polytechnickou laboratoř. Ta bude vybavena kvalitními pracovními nástroji i technikou, se kterou se budou učit školáci pracovat. Od září bude pojízdná dílna objíždět školy v regionu.  Projekt má u dětí podporovat manuální zručnost a vzbudit u nich zájem o studium řemeslných oborů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -397,54 +500,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav  Hon, majitel rodinné firmy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Průmysl  rostl v minulých letech hodně rychle, ale to se o školství říct  nedá, jeho úroveň nerostla. Tím pádem děti nebyly motivované  pro studium polytechnických oborů.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Během  následujícího půl roku bude mobilní polytechnická učebna   podrobena pilotnímu testování. V září pak vyrazí na cestu po  základních školách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín na konferenci referoval, jak likviduje gastroodpad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé v Novém Jičíně mohou už deset měsíců třídit gastroodpad a patří k průkopníkům v této ekologické výzvě. O průběhu projektu referoval zástupce radnice na konferenci Národní sítě Zdravých měst.</w:t>
@@ -551,129 +650,101 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Alej roku 2022 není bezpečná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lipová alej na Uhlířský vrch v Bruntále, která zvítězila v anketě Alej roku 2022 je v současné době pro návštěvníky nebezpečná. Vlivem změn počasí, silné námrazy, ledu a silnému větru v ní dochází pádu i velmi silných větví z velké výšky. Vstup se proto nedoporučuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Ochranáři opakovaně kontrolují vývoj polomu v aleji a hledají možná rychlá řešení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Mičudová, referent ochrany přírody MěÚ Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Bylo to jenom vlivem těžkých podmínek, kdy alej byla celá pod ledem, hodně foukalo, takže ty větve byly křehké a prostě se polámaly.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Odborná firma zkoumá pravidelně míru poškození s cílem stromy zachránit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Šťastný, zástupce firmy, ošetřující stromy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „K zemi určitě žádný strom nepůjde, ty stromy jako takové je třeba ošetřit, aby tady byly co nejdéle. Takže budeme na tom pracovat a musíme zvolit ten nejlepší způsob toho ošetření.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Lípy jsou v mrazech a větru velmi křehké a jsou vážným ohrožením návštěvníků aleje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Šťastný, zástupce firmy, ošetřující stromy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ty lípy tady nejsou vhodné do téhle nadmořské výšky, ale samozřejmě ty lípy už tu rostou strašně dlouho a prostě umí s tím bojovat, musíme jim trochu pomoci.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Mičudová, referent ochrany přírody MěÚ Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Není to nic hrozného, každopádně bych doporučovala, ať lidé, pokud můžou, tak chodí vedle aleje, pokud chtějí jít až nahoru ke kostelíčku, ať jdou kolem pole, ať nechodí přímo k aleji, protože padat ty větve možná ještě budou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Popadané větve jsou stahovány mimo hlavní cestu a s jejich úklidem počítá město v jarních měsících.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -770,93 +841,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-02-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>