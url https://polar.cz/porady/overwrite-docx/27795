--- v0 (2026-02-11)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.2023, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Jih</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Náměstí Ostrava-Jih ožilo masopustním veselím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Náměstí Ostrava-Jih v Hrabůvce ožilo Masopustem. Proměnilo se tak v tradiční obecní rynek, kde se lidé nejen bavili, ale také hodovali. Součástí Masopustu totiž byla pravá domácí zabijačka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -246,54 +361,52 @@
         <w:t xml:space="preserve">Peter Mueller, útočník HC Vítkovice Ridera: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Myslím, že tento projekt je vynikající. Myslím, že čtení knih rozvíjí dětem paměť, fantazii a také slovní zásobu dětí. Skoro všechny věci v životě jsou spojeny se čtením, nebo z něj vychází. Je důležité číst nejen různé knížky, ale také časopisy. Je to základ k dalšímu vzdělávání. Každý večer se snažíme dětem číst buď já nebo moje žena."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Peter se snaží číst svým dětem každý večer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Mueller, útočník HC Vítkovice Ridera: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chceme, aby to byla tradice, aby děti měly ke knihám vztah a vážily si jich. Proto je učíme i jak se s knihami zachází. V Americe máme trochu jiný systém vzdělávání a skloubení se sportem, ale i tak je super, že Vítkovice mají svojí školu v Ostravě. Nevím, co by si sportovci mohli více přát, než mít plné zázemí na škole od vzdělání, individuálních tréninků, doučování, svačinek až po dopravu.”</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Chceme, aby to byla tradice, aby děti měly ke knihám vztah a vážily si jich. Proto je učíme i jak se s knihami zachází. V Americe máme trochu jiný systém vzdělávání a skloubení se sportem, ale i tak je super, že Vítkovice mají svojí školu v Ostravě. Nevím, co by si sportovci mohli více přát, než mít plné zázemí na škole od vzdělání, individuálních tréninků, doučování, svačinek až po dopravu.”  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: žáci ZŠ Dvorského: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Pan Mueller bude číst z knížky, ve které je český a anglický text, takže on vždycky přečte odstavec anglického textu a my mu to v češtině přeložíme, přečteme. Peter Mueller samozřejmě je to skvělý hráč, líbí se mi jeho hra. Je taky super, že máme ve Vítkovicích Američana a je to super zážitek vidět hráče z jiné země.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Moc se mi to líbí, jsem rád, že tu pan Peter Mueller přišel a že hraje za Vítkovice. Je to velice dobrý hráč. Myslím si, že tomu týmu hodně pomohl. Je těžké číst před tolika lidmi určitě trošičku tréma bude, ale myslím si, že to zvládneme a z toho budou mít ty děti hezký pocit a že si to krásně užijí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Těším se na to a čtu rád.” </w:t>
       </w:r>
@@ -407,93 +520,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-jih/expres-ostrava-jih-07-02-2023-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>