--- v0 (2026-02-15)
+++ v1 (2026-04-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.2.2023, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slezskoostravský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Heřmanice mají moderní knihovnu v kulturním domě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Heřmanice mají opět svoji knihovnu. Otevřela se v nově zrekonstruovaném kulturním domě. Díky tomu byla přetvořena v moderní kulturní stánek, který splňuje veškeré současné nároky. V provozu je zatím jednou týdně. A kromě knih nabízí společenské hry a další zajímavé aktivity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -91,134 +206,130 @@
         <w:t xml:space="preserve">Miroslava Sabelová, vedoucí pobočky Heřmanice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Čtenáři se na nás těší, my máme teď obrovskou výhodu, všichni  nás tady vidí. Zvedneme žaluzie, otevřeme okna, lidé jdou do obchodu, na poštu,  k zubaři a volají na nás, že jen co si nechám vytrhnout tu osmičku, tak  jsem u vás a vypůjčím si ty knížky. Nádhera, komunita na té vesnici má tu svoji  atmosféru. Lidé jsou si tady opravdu blíž."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Šťastná, ředitelka Knihovny města  Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Když tady přijde maminka s dětmi, do klubu anebo senioři  do klubu, mají na sebe mnohem větší proporci času, než když stojí ve velké  pobočce, Opavská, Podroužkova, v ústředí nebo Doktora Martínka, kde nemají  šanci na nic dalšího, než vyměníme knihy, řekneme základní informace."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Knihovna patří mezi nejmenší v Ostravě. Rozkládá se na  ploše zhruba padesáti metrů čtverečních.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Knihovna patří mezi nejmenší v Ostravě. Rozkládá se na  ploše zhruba padesáti metrů čtverečních. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslava Sabelová, vedoucí pobočky Heřmanice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vejdeme se tady, sice na těsno, ale vejdeme. Máme dvě esa v rukávu.  Jedna je částečně mobilní nábytek, takže můžeme pohnout regály, stoly, můžeme  si ten prostor pro menší skupinu vytvořit. A ve chvíli, kdy bude větší zájem,  tak máme vlídného souseda. A to je kulturní dům, kde je velký sál. A tam můžeme  s těmi našimi aktivitami přejít a můžeme ven."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ve dvou místnostech jsou knihy pro děti a dospělé,  časopisy, interaktivní knihy i společenské hry. Knihovna je otevřena každé  úterý od 8 do 12 a od 13 do 17 hodin.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ve dvou místnostech jsou knihy pro děti a dospělé,  časopisy, interaktivní knihy i společenské hry. Knihovna je otevřena každé  úterý od 8 do 12 a od 13 do 17 hodin. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslava Sabelová, vedoucí pobočky Heřmanice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ten zájem tady je, samozřejmě odpovídá tomu, že jsme tady  jednou týdně, ale my víme, že tady v Heřmanicích se stavělo, jsou tady  rodiny s dětmi, takže na ně cílíme, na ně míříme. A věřím, že ten počet  těch zájemců, za ten jeden den se těch padesát lidí tady objeví, což je slušné,  což je velmi slušné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V případě velkého zájmu je možné, že by mohla knihovna  v budoucnu provozní dobu rozšířit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V případě velkého zájmu je možné, že by mohla knihovna  v budoucnu provozní dobu rozšířit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dobrovolní hasiči z 6 okrsků se sešli na valné hromadě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opravené požární zbrojnice, moderní technika a nepřetržitý výcvik. Radnice Slezské Ostravy podporuje jednotky dobrovolných hasičů, které jsou připravené k zásahům na záchranu životů a majetku. Na okrskové valné hromadě teď hasiči bilancovali činnost v loňském roce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na pravidelné okrskové valné hromadě se v požární zbrojnici v Ostravě-Michálkovicích sešli zástupci 6 sborů dobrovolných hasičů, které spadají pod obvody Slezské Ostravy a Michálkovic.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na pravidelné okrskové valné hromadě se v požární zbrojnici v Ostravě-Michálkovicích sešli zástupci 6 sborů dobrovolných hasičů, které spadají pod obvody Slezské Ostravy a Michálkovic. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Hrbáček, velitel sboru a jednotky SDH Ostrava-Michálkovice a okrskový velitel:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ”Budeme tady hodnotit naši činnost, hlavně tu společnou. Protože jednotlivé sbory již měly své valné hromady, my tady máme takovou formální schůzku v přátelské atmosféře, kdy si stanovíme nějaké cíle, které bychom chtěli v následujícím roce splnit, navrhnout nějakou společnou akci, abychom měli nějakou činnost, která nás bude spojovat. Vzhledem k tomu, že naše sbory jsou velmi aktivní a mají spoustu svých akcí, tak společně vždycky jednou ročně pořádáme okrskovou soutěž O pohár starosty Slezské Ostravy, kam se sjedou zástupci těch sborů a dále společně jednotky pořádají cvičení a školení. Většinou je to o tom, že nějaký sbor pořádá akci a zástupci ostatních sborů jsou tam pozváni.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Své dobrovolné hasiče vydatně podporuje obvod Slezské Ostravy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -231,55 +342,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V rámci městského obvodu Slezská Ostrava funguje 5 sborů dobrovolných hasičů, 5 jednotek, které mají celkem 111 členů v těchto výjezdových jednotkách. Městský obvod každoročně vydává na provoz hasičských zbrojnic i na samotné jednotky zhruba 4 miliony korun ze svého rozpočtu, které putují právě na energie, provoz zbrojnic, vybavení jednotek a obnovu požární techniky. Zhruba jeden milion korun putuje formou dotací na aktivity hasičské mládeže i na kulturní a společenské akce sborů.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na průběžnou modernizaci techniky musí dobrovolní hasiči reagovat výcvikem a zdokonalování svých schopností.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Gvuzď, starosta SDH Ostrava-Muglinov, okrskový starosta:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Samozřejmě, že než nám byla postavena nová hasičská zbrojnice, tak jsem disponovali jen dopravním automobilem. Teď nám byla přidělena i cisternová automobilová stříkačka, takže se musíme zdokonalovat, protože se nám zvýšily počty výjezdů k požárům. Naše jednotka je v rámci JPO 3 předurčena i na bodavý hmyz, takže za celý rok jsme měli zhruba 70 výjezdů.”</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Florbalistky FBC Ostrava mají bronz z Poháru mistryň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -305,89 +411,87 @@
         <w:t xml:space="preserve">Michaela Mlejnková, kapitánka FBC  Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Emoce byly úplně neskutečné, já na to strašně ráda vzpomínám,  myslím, že i všichni v týmu. I fanoušci, kteří nás hnali dopředu, byli  úžasní, hrozně nám to pomohlo a ty pocity jsou opravdu neskutečné. A budeme na  to vzpomínat ještě hodně dlouho."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Robenek, trenér FBC Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme měli poměrně dost změn v té letní pauze. Zapracovávali  jsme hodně mladých hráček do týmu a musím říct, že kdyby mi někdo řekl v srpnu,  že ta sezóna dopadne tak, jak dopadla, tak bych mu asi moc nevěřil. Takže  udělali jsme kus práce. Je to obrovské štěstí. Je to velký pocit zadostiučinění. Po  těch sezónách, kdy nám to utíkalo pořád v tom semifinále. A nebyli jsme schopni  ani Vítkovice, ani Chodov porazit. Takže byla to obrovská euforie."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pohár mistryň se hrál v lednu ve finském Tampere a  ostravské hráčky dokázaly velmi dobře držet krok s nejlepšími světovými týmy.  A nakonec z toho cinkla bronzová medaile. Do nejlepší sestavy světa se pak dostala Veronika Tomšová  jako nejlepší brankářka turnaje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pohár mistryň se hrál v lednu ve finském Tampere a  ostravské hráčky dokázaly velmi dobře držet krok s nejlepšími světovými týmy.  A nakonec z toho cinkla bronzová medaile. Do nejlepší sestavy světa se pak dostala Veronika Tomšová  jako nejlepší brankářka turnaje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michaela Mlejnková, kapitánka FBC  Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To třetí místo je opravdu super. Pro náš klub je to obrovský  úspěch. Víceméně to byla naše první účast v Champions Cupu a hnedka je z toho  medaile, bronzová. A myslím si, že úplně super. Nabrali jsme tam spoustu  zkušeností, které doufám teďka využijeme v play off."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Robenek, trenér FBC Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Těšili jsme se na to. V té první části sezony jsme se  na to hodně soustředili v nějakém nastavení kondičních a taktických nebo  herních cílů. A jsme spokojeni nebo musíme být spokojeni. Je to další takový  zapsaný úspěch do té klubové kroniky. Je to medaile z Poháru mistrů, je to  největší klubový turnaj na světě. Odehráli jsme tam dva dobré zápasy, splnili  jsme ten cíl, se kterým jsme tam jeli. To byla medaile. Přesto, že jsme chtěli  do finále a nebylo to až tak daleko, tak při té premiérové účasti si myslím, že  ten bronz musíme hodnotit jako úspěch a do budoucna to budeme chtít posunout  zase o kousek výš."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na úspěchy chce tým opět navázat a jeho cílem bude nejenom  play off v domácí extralize, ale opět obhajoba loňského titulu. Aktuálně jsou  ženy v tabulce na třetím místě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na úspěchy chce tým opět navázat a jeho cílem bude nejenom  play off v domácí extralize, ale opět obhajoba loňského titulu. Aktuálně jsou  ženy v tabulce na třetím místě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -462,93 +566,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/slezskoostravsky-expres/slezskoostravsky-expres-07-02-2023-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>