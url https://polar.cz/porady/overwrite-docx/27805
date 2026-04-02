--- v0 (2025-12-24)
+++ v1 (2026-04-02)
@@ -1,51 +1,151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="5" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="120" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání: 8.2.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">USAR tým zahájil práce ještě v úterý v noci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči z našeho kraje už jsou v Turecku v centru dění. Nasazení jsou u dvou zřícených bytových domů, kde se předpokládá asi 50 zavalených lidí. Do akce byli nasazeni také psi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -732,51 +832,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-02-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>