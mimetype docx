--- v1 (2026-04-02)
+++ v2 (2026-05-19)
@@ -5,110 +5,125 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="5" w:type="dxa"/>
-        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="120" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="6500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datum vydání: 8.2.2023, 16:00</w:t>
+              <w:t xml:space="preserve">8.2.2023, 16:00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
@@ -234,176 +249,172 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nedostatek zubařů je stále velký problém, se kterým bojuje  řada měst. Ve Frýdku-Místku už dlouhodobě hledají způsob, jak obnovit zubní  pohotovost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro nás je prioritní obnova zubní pohotovosti ve Frýdku-Místku.  A může to být buďto ve frýdecké nemocnici nebo to může být jiným způsobem v jiných  prostorách. Nicméně pro město je to zásadní. My jsme rádi, že jsme s oblastní  stomatologickou komorou v kontaktu a došli jsme k nějaké shodě na  podmínkách, za kterých zubaři chtějí tu zubní pohotovost obnovit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město vyčlenilo na poskytování této služby milion korun,  které ale nemocnice odmítla. Peníze totiž měly jít na výrazné navýšení platů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město vyčlenilo na poskytování této služby milion korun,  které ale nemocnice odmítla. Peníze totiž měly jít na výrazné navýšení platů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Stejskal, ředitel Nemocnice ve Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Město se domluvilo se zubaři a se zástupci stomatologické  komory tady ve Frýdku-Místku na tom, že bude platit částku výrazně vyšší a  doplácet ji. To znamená částku 2 000 korun na hodinu za práci lékaře. Zubní LPS můžeme provozovat, můžeme ji provozovat za  standardních podmínek daných krajem. To jsou podmínky hlavně finanční. 800  korun za hodinu lékaře a 300 korun za hodinu práce sestry."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Gebauer (ANO), náměstek hejtmana MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> " Je to velmi krátkozraké z pohledu kraje, aby ve  Frýdku-Místku stomatologové měli nadstandardní platy, oproti zbytku  Moravskoslezského kraje. V lepším případě tam ti stomatologové možná budou  chtít jezdit z okolí, tím pádem nám krachne pohotovostní stomatologická  služba v okolních obcích a městech. A druhá věc, samozřejmě, když to tedy  půjde ve Frýdku-Místku, sice jenom na rok, ale budou to chtít jenom ostatní v tom  Moravskoslezském kraji. To znamená, toto není opravdu koncepční řešení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kraj je ale ochotný jednat o mírném navýšení odměn za pohotovostní  služby.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kraj je ale ochotný jednat o mírném navýšení odměn za pohotovostní  služby. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Gebauer (ANO), náměstek hejtmana MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Proběhla schůzka s koordinátorem stomatologické péče v Moravskoslezském  kraji, kde jsme se bavili o tom navýšení. Ta další schůzka proběhne teďka v následujících  čtrnácti dnech, kdy my mu sdělíme, co a jak. No a čekáme na to, až nás eventuelně  osloví, protože ze strany Moravskoslezského kraje šel asi před měsícem a půl  znovu oslovení na stomatology, aby dostáli své zákonné povinnosti a ujali té  stomatologické pohotovostní služby ve Frýdku-Místku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jelikož chceme přilákat i další zubaře, tak jsme otevření  jakýmkoliv jednáním pro zubaře, kteří by chtěli rozšířit svoji činnost, otevřít  nové ordinace, protože to jsou spojité nádoby. A pokud budeme jednat o nových zubních  ordinacích a případně by nedopadla zubní pohotovost v nemocnici, tak  můžeme jako město uvažovat o tom, že bychom se případně i pustili do té obnovy  jako město samostatně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jednou z možností by například mohla být finanční  pobídka soukromému zubaři, s podmínkou zajištění udržitelnosti služby po nějaké  časové období.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jednou z možností by například mohla být finanční  pobídka soukromému zubaři, s podmínkou zajištění udržitelnosti služby po nějaké  časové období. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">a speciální tisícikorunu ve středu čekaly tisíce lidí napříč Českem. Také v Ostravě stály stovky lidí před budovou České národní banky, která do oběhu uvedla speciální tisícikorunovou bankovku s přetiskem k 30. výročí rozdělení československé měny. Bankovka bude platná i v běžném obchodním styku. Kolem 10 hodin se na řadu dostali teprve ti, kteří stáli ve frontě od půl šesté.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Cesty jsou plné děr, obchvat Jablunkova už se opravuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nezvykle uprostřed zimy se silničáři pustili do plošné opravy silnice ke slovenské hranici u Jablunkova. V asfaltovém povrchu se totiž vytvořilo tolik výtluků, že stav silnice byl vyhodnocen jako havarijní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Opravy silnic v průběhu zimy jsou problematické. Výrobny asfaltu jsou uzavřené a výtluky se opravují takzvanou studenou směsí. Ta však nevydrží příliš dlouho. U Jablunkova však byla silnice děravá natolik, že se silničářům podařilo zajistit klasický asfalt a v těch dnech se chystají na opravu poměrně dlouhého úseku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Opravy silnic v průběhu zimy jsou problematické. Výrobny asfaltu jsou uzavřené a výtluky se opravují takzvanou studenou směsí. Ta však nevydrží příliš dlouho. U Jablunkova však byla silnice děravá natolik, že se silničářům podařilo zajistit klasický asfalt a v těch dnech se chystají na opravu poměrně dlouhého úseku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Od pátku 3. února začne rozsáhlá oprava výtluků na silnici I/11 u Mostů u Jablunkova. Zhruba do konce týdne dojde k velkoplošné výměně asfaltu pravého jízdního pruhu směrem na Slovensko. Provoz během opravy povedeme v obousměrném režimu pruhů 1+1 s omezenou rychlostí na 50 km/h.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Opravy obchvatu Jablunkova se vždy projeví přímo ve městě, kde se okamžitě navýší provoz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -423,172 +434,156 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výtlukům musí řidiči věnovat zvýšenou pozornost. Pokud si poškodí auto v díře, která je označena značkou, náhradu získají jen stěží. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Blahut, koordinátor BESIP pro MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Samozřejmě, že řidič je povinen se věnovat řízení, sledovat situaci. Pokud je díra ve vozovce označena značkou, tak bohužel, řidič nemá žádnou šanci dostat náhradu. je to nepříjemné, když se například řidič před vámi prudce vyhne díře. Je třeba se skutečně plně věnovat řízení a předvídat. V takovém období, jako je nyní, těch děr přibývá tím, jak se střídá mrazivé počasí s deštivým.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zatímco frekventovaný obchvat Jablunkova by mohl být částečně opraven už do konce týdne, na mnoho dalších výtluků dojde řada asi až na jaře. </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bývalý důl Gabriela bude centrem nového POHO Parku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V pohornické krajině na Karvinsku vznikne do roku 2027 POHO Park. Bývalý důl Gabriela, který dosud chátrá, bude kompletně zrekonstruován a nabídne lidem zábavu, vzdělání i nové příležitosti. Architektonická studie je již hotová.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bývalý důl Gabriela v současnosti. Prázdné chátrající a nevyužívané budovy a osiřelá krajina kolem čekají na své znovuzrození. To by mělo přijít už do čtyř let. Počítá s tím velký nadčasový projekt Poho Park, který je součástí programu POHO 2030.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Bývalý důl Gabriela v současnosti. Prázdné chátrající a nevyužívané budovy a osiřelá krajina kolem čekají na své znovuzrození. To by mělo přijít už do čtyř let. Počítá s tím velký nadčasový projekt Poho Park, který je součástí programu POHO 2030. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Unucka, 1. náměstek hejtmana kraje pro průmysl energetiku a chytrý region MSK</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:”</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Tady je to atypický projekt, jako jediný z těch 13 strategických projektů, které budou placeny z fondu Spravedlivá transformace se dívá do minulosti. Eden, Cepis, Černá kostka, všechno jde do budoucnosti, ale tady je to pohled do minulosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na společné vizi, nápadech a budoucí podobě spolupracovalo několik společností a organizací včetně architektů. Využity budou do budoucna i obě těžní věže.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na společné vizi, nápadech a budoucí podobě spolupracovalo několik společností a organizací včetně architektů. Využity budou do budoucna i obě těžní věže. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vojtěch Lekeš, architekt Next studio</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Uvnitř v první věži máme dětské pohybové centrum, přibude tam 3,5 metrová skluzavka, takže to by mohlo být hezké a v druhé věži EXPO prostory na drobné výstavy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Postavena bude i nová přístavba, která bude sloužit jako turistické informační centrum.</w:t>
-[...7 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Postavena bude i nová přístavba, která bude sloužit jako turistické informační centrum.  Financování projektu bude zajištěno z Fondu spravedlivé transformace. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška, náměstek hejtmana kraje pro regionální rozvoj a turistický ruch MSK:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jak víte, uhelné regiony mají možnost čerpat. V tuto chvíli je předpoklad, že se budeme bavit o 500 milionech korun."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stavební práce by měly začít v roce 2025, POHO Park spustí provoz během roku 2027.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stavební práce by měly začít v roce 2025, POHO Park spustí provoz během roku 2027. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sad Milady Horákové v Ostravě čekají velké změny. Město vypsalo architektonicko-krajinářskou soutěž na jeho budoucí vzhled. Aktuálně už je vybrán její vítěz. Tento významný park se stane důstojným partnerem připravovaného koncertního sálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -790,65 +785,65 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>