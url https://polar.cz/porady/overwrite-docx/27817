--- v0 (2026-02-16)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.2.2023, 17:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jesenický expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Průzkum ložisek zlata ve Zlatých Horách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Zlatých Horách na Jesenicku probíhá v těchto dnech průzkum ložisek drahých kovů a především zlata. Geologové státního podniku Diamo zjišťují vydatnost  ložisek a smysluplnost zahájení těžby ve Zlatých Horách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -133,178 +248,129 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Menší i větší skiareály v Jeseníkách v plném provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový příděl sněhu rychle napravil situaci v jesenických skiareálech. Dnes se již lyžuje na všech sjezdovkách a v Malé Morávce dokonce vyrostly nové ledové sochy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Ideální podmínky teď panují například v areálu Ski Annaberg v Andělské Hoře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dominik Beza, vedoucí areálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Otevřeno máme od 26. prosince a vlastně na pár dní, asi čtyři dny, co jsme měli zavřeno skrz nepřízeň počasí, to vlastně držíme každý den. V provozu máme havní sjezdovku a lyžařskou dětskou školku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V tomto období před jarními prázdninami jsou skiareály především cílem škol a lyžařských kurzů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dominik Beza, vedoucí areálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Minulý týden jsme tady měli 5 kurzů a pak přes víkend hlavně rodiny s dětmi.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Novotný, ředitel ZŠ Amos Bruntál:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na Annabergu základní škola Amos pravidelně pořádá svoji lyžařskou akademii, jezdíme každé pondělí a každou středu v odpoledních hodinách, máme tady domluvené instruktory a sněhové podmínky po tom, co teď spadl sníh, jsou skvělé.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, lyžaři:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Dobrý.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Dobře.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Výborně, výborně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Díky přídělu přírodního sněhu je kvalitně upraven a v plném provozu také areál Kazmarka v Karlově.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Keller, vlekař na Kazmarce:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Tak teď už je to dobrý, protože těch prvních 14, 15 dnů v tom lednu to bylo krutý, ale jak začalo mrznout, začalo padat, tak jsme si udělali krásnou sjezdovečku, nejhezčí v celém v Karlově. Sjezdovku a malej vleček pro děcky, školku. Jinak jede všechno, hospody jedou na plné pecky. Ano, ubytování, všechno, a ještě máme nějaká volná místečka.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Velké skiareály se již připravují na únorové období prvních lyžařských závodů. Jako první se blíží Jesenický pohár a Karlov Cup. To, že zimní počasí po dlouhé době opět odpovídá ročnímu období dosvědčují to i nové ledové sochy, které po Pustevnách zdobí také Malou Morávku v Jeseníkách. Na různých místech sjezdovky na Kopřivné je vyrobili sochaři z Beskyd a jsou ozdobou především nasvícením při večerním lyžování.    Na výrobu ledových soch bylo zapotřebí úctyhodného množství materiálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -414,164 +480,122 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Běžecké tratě, sjezdovky a inverze na vrcholech Jeseníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Většina Moravy a Slezska se již několik dní skrývá v mlze. Přesně naopak je tomu ve vrcholových partiích hor. Každého, kdo si vyjede na Ovčárnu a Praděd přivítá díky inverznímu počasí sluníčko, sjezdovky a především skvěle upravené běžecké tratě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Každou hodinu vyjíždějí z Hvězdy autobusy kyvadlové dopravy na Ovčárnu a vyvážejí stovky lyžařů i pěších turistů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oldřich Pilc, provozovatel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme to upravené prakticky z Ovčárny přes Švýcárnu, Praděd až na vřesovku a další tratě vedou až na Dlouhé Stráně, takže celkově upravených asi 60 km tratí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Každému se po výjezdu na vrcholky hor otevřou krásné výhledy od Tater až po Krkonoše a z mraků vylézají nejvyšší okolní vrcholy, Keprník, Králický Sněžník a další.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci hor: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsme na výletě, valíme na Praděd a pak přes Švýcárnu na Červenohorské sedlo.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Tak jedeme na Švýcárnu, pak na Praděd a zase zpátky, abychom zjistili, že nad těmi mraky je vždycky sluníčko.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Paráda, supr sníh, supr stopy, díky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Také Horská  služba zažívá díky provozu areálů v podhůří celkem běžný zimní provoz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Hejtmánek, záchranář, Horská služba Ovčárna: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„No tak zaplať pánbůh momentálně do Jeseníků dorazila zima, asi 14 dní, napadl sníh, že se dá jezdit na běžkách.  Nejvíc úrazů je na sjezdovkách při sjezdovém lyžování. Něco se může stát i na běžkách, včera jsme vezli z hřebenu pána, který si poranil kolenní vazy, takže normální zima taková.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Běžecké tratě jsou vzorně upravené také díky finanční podpoře obou sousedních krajů, Moravskoslezkého a Olomouckého.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Slávek Tejnský, rolbař: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ta pradědská rolba se stará o nejvyšší část toho pracovního názvu Severní hřeben, jak tomu říkáme, na který navazuje potom rolba ze sedla a vlastně děláme tu hlavní magistrálu. Když je hezké počasí, hlídáme kvalitu stopy, když začne být nekvalitní, tak ji projíždíme znovu. Vyjíždí se podle potřeby, teď je krásné počasí, takže jsme to trochu občerstvili, Pokud jsou horší podmínky, to znamená, že sněží, tak po každém větším sněžení vyjíždíme a upravujeme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
@@ -661,93 +685,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/jesenicky-expres/jesenicky-expres-10-02-2023-17-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>