--- v0 (2026-01-03)
+++ v1 (2026-08-12)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.2.2023, 18:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Lipowská, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hezký den, Ostrava zažila mimořádnou událost, a proto budou dnešní minuty speciální. Celé se budou věnovat otevření nového kampusu pro studenty Ostravské univerzity. Pozemek na bezmála čtyřech hektarech na Černé louce pro jeho výstavbu darovalo město. Špičkově vybavený kampus bude kromě studentů a pedagogů přístupný také veřejnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kořistka, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -315,93 +430,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-16-02-2023-18-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>