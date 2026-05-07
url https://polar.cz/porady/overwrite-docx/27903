--- v0 (2026-01-15)
+++ v1 (2026-05-07)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.2.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mrakodrap vzejde z architektonické soutěže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravský mrakodrap vzejde z architektonické soutěže. Domluvil se na tom investor stavby s Ostravou a zastupitelstvo to schválilo. Nová dominanta města by měla být dokončena v roce 2035.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -126,134 +241,116 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sdílená kola se v Opavě rozšíří do městských částí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sdílená kola v Opavě vstupují do své čtvrté sezóny. Jejich provozovatelem i nadále zůstává firma Nextbike. Letos se v pilotním projektu tento typ dopravy posune do městských částí. Navýší se počet kol, stanic. A také cena za výpůjčku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Systém  půjčování kol, která slouží pro přepravu městem, začal v  Opavě fungovat v březnu roku 2020. Přestože  to zpočátku vypadalo, že kvůli lockdownu a době pandemie  koronaviru to budou mít sdílená kola těžké, opak byl pravdou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír  Hudeček, odbor rozvoje města a strategického plánování,  Magistrát Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Začali jsme přibližně na 45 000  výpůjčkách v roce 2020. Za loňský rok 2022 jsme měli 181 000  výpůjček. Což je velmi pěkné číslo. Ten vzestup byl enormní.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Zpočátku  měli Opavané k dispozici osm desítek kol. Jejich počet se  postupně navyšoval a letos vyjede do ulic 110 bicyklů.  Lidé si je mohou vypůjčit přes staženou aplikaci v mobilu,  propojenou s bankovní kartou. Kolo se odemkne přes QR kód. Prvních  15 minut jízdy je zdarma. Další minuty za poplatek. V letošním  roce provozovatel sdílených kol cenu navýší.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš  Luňák, obchodní ředitel, Nextbike: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je  to aktuální dorovnání tržní ceny, samozřejmě v kontextu doby,  jaká je a inflace, kterou Česko zažívá.  Je to tedy jen    nucený krok.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Provoz  sdílených kol na území Opavy stojí město 1,8 mil. korun za  devět měsíců. Město totiž platí první čtvrt hodinu výpůjčky.  A zájem je velký. V sezóně si denně jeden bicykl vypůjčí až 5  cyklistů. Nejvytíženější jsou stojany u nádraží  Opava-východ. Vloni měli Opavané k dispozici 49 výpůjčních  míst. Letos jich bude ještě o deset více. Nově budou stojany  také v některých městských částech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír  Hudeček, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">odbor rozvoje města a  strategického plánování, Magistrát Opava: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zkoušíme  rozvést systém sdílených kol do Malých Hoštic, do Vávrovic a  Palhance. V každé této části budou tři stanice. Budeme zkoušet,  jaký zájem občanů městských částí je na propojení do centra  města.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Podle  zájmu se kola mohou rozšířit také do dalších částí Opavy.  Po zimní pauze do ulic modro-šedé bicykly vyrazí zase 1. března.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 20. února, 16 h - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostrava v souvislosti s dopady rostoucích cen energií pomáhá  organizacím, které zajišťují sportovní, kulturní a volnočasové aktivity pro Ostravany.    Únorové jednání zastupitelstva rozhodlo o podpoře v celkové výši více než 8,5 milionů korun, které si rozdělí dvacet pět subjektů. Podpořeny budou energeticky náročné sporty, jako třeba hokej nebo plavání, ale také   Dolní oblast Vítkovice nebo například organizace Junák – český skaut.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -392,53 +489,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Firma se přímo specializuje opravy takto starých lidových staveb a došky nakonec koupila.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Juráň, jednatel společnosti: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V Česku jsme dva roky čekali na došek, ale neurodila se sláma, a když se urodila, tak nám to polehlo a nedala se použít. Sháněli jsme to z Polska, tam se také neurodilo, dokonce i z Maďarska jsme brávali. Tam se také dva roky neurodilo, nebo jim to polehlo a tento došek je kvalitní a je až z Rumunska dovezený.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V následujících dnech bude do areálu dovezeno na 60 metrů krychlových slámy. Pokládat se bude až ve 40centimetrových vrstvách. Takto ošetřená střecha by měla vydržet až 20 let. Kotulova dřevěnka bude chtít zahájit sezonu tradičně 1. května oblíbenou akcí Den řemesel.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V následujících dnech bude do areálu dovezeno na 60 metrů krychlových slámy. Pokládat se bude až ve 40centimetrových vrstvách. Takto ošetřená střecha by měla vydržet až 20 let. Kotulova dřevěnka bude chtít zahájit sezonu tradičně 1. května oblíbenou akcí Den řemesel. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 20. února, 16 h - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Díky teplému počasí taje sníh z nejvyšších poloh. Pro vodohospodáře je to příznivá situace, protože se téměř všechny přehrady ve správě státního podniku Povodí Odry doplnily vodou.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -464,127 +560,122 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Otužilci z celého světa se potkali u Baltského moře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Parta nadšených otužilců z Karviné se před pár dny vrátila z jubilejního 20.ročníku Světového setkáni otužilců u Baltického moře v Polsku. Kromě nezapomenutelných zážitků přivezli zpátky do Karviné i slanou vodu z Baltu, kterou podle tradice smíchali s lokalitou, kde se koupou, a tou je Karvinské moře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">To jsou oni. Zdravé jádro karvinských otužilců, kteří se sedmým rokem pravidelně několikrát týdně schází na Karvinském moři, aby se, jak vidíte, za každého počasí vykoupali. A čím chladněji, tím lépe. Říkají si Karviná Penguins neboli Tučňáci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">To jsou oni. Zdravé jádro karvinských otužilců, kteří se sedmým rokem pravidelně několikrát týdně schází na Karvinském moři, aby se, jak vidíte, za každého počasí vykoupali. A čím chladněji, tím lépe. Říkají si Karviná Penguins neboli Tučňáci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Pedro Ondruch, zakladatel skupiny otužilců Karviná Penguins: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pravidelným, úplně pravidelným setkáním nepsaného zákonu pro nás je neděle v osm ráno, kdy všichni ještě spí. "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V roce 2020 se poprvé karvinští otužilci zúčastnili Světového setkání otužilců u Baltského moře v polském Mielnu, které je hlavním světovým centrem otužování a letos, protože šlo o jubilejní 20. ročník, si tuto příležitost také nenechali ujít.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V roce 2020 se poprvé karvinští otužilci zúčastnili Světového setkání otužilců u Baltského moře v polském Mielnu, které je hlavním světovým centrem otužování a letos, protože šlo o jubilejní 20. ročník, si tuto příležitost také nenechali ujít. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Pedro Ondruch, zakladatel skupiny otužilců Karviná Penguins:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jsou tam opravdu zástupci z celého světa, my jsme bydleli vedle Finů, Švédi, Dánové, Estonci, spousta klubů z Polska, protože Polsko zažívá v otužování velký boom."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Hlavní tradicí všech zúčastněných klubů je pak přinesení vod ze svých koupacích zdrojů a její rituálního vylévání do Baltského moře. A naopak, voda z moře je pak smíchána s vodou tam, odkud tým otužilců pochází a kde se koupou. V případě karvinských otužilců je to pak Karvinské moře.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Hlavní tradicí všech zúčastněných klubů je pak přinesení vod ze svých koupacích zdrojů a její rituálního vylévání do Baltského moře. A naopak, voda z moře je pak smíchána s vodou tam, odkud tým otužilců pochází a kde se koupou. V případě karvinských otužilců je to pak Karvinské moře.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Hanzel, otužilec: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Chtěl jsem zkusit, jak to na mě bude působit a ty “následky” byly pozitivní. ” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Pšenička, otužilec: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Říká se, že je to zdravé, já už mám skoro sedmdesát a asi jo. "</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Říká se, že je to zdravé, já už mám skoro sedmdesát a asi jo. " </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Pedro Ondruch, zakladatel skupiny otužilců Karviná Penguins:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Lidé cítí, že ten zdravotní benefit je především."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Každý, kdo si chce otužování vyzkoušet, může se ke skupině karvinských Tučňáků kdykoliv přidat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -680,93 +771,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-02-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>