--- v0 (2026-02-15)
+++ v1 (2026-04-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.2.2023, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slezskoostravský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská Ostrava přispěje dětem na různé aktivity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Slezská Ostrava podpoří sportovní a volnočasové aktivity svých dětí. Pomůže i lokálním spolkům a organizacím. Každé dítě dostane možnost čerpat příspěvek až tisíc korun na různé aktivity. Umožní to projekt Corrency, do kterého se obvod nově zapojil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,75 +178,73 @@
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V době aktuální finanční a také energetické krize pozorujeme  to, že rodiny začínají šetřit. A jedna z prvních věcí, na které šetřit začínají,  tak jsou právě mimoškolní a volnočasové aktivity jejich dětí. Abychom tomuto  zabránili a podpořili právě mimoškolní a volnočasové aktivity dětí a mládeže na  Slezské, rozhodli jsme se zapojit do projektu Corrency, v rámci kterého  poskytneme každému dítěti na Slezské v letošním roce až 1 000 korun,  právě na aktivity spojené se sportem, ale třeba i mimoškolním vzděláváním v základních  uměleckých školách a podobně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Novák, manažer projektu Corrency pro  Slezskou Ostravu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedná se i příměstské tábory nebo tábory v létě, mohou  to být ZUŠ, cokoliv si ti rodiče vyberou. A ty děti nebudou tak ochuzeny o tyto  sportovní nebo volnočasové aktivity, na které by běžně nezbývalo dostatek finančních  prostředků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do projektu se mohou zapojit rodiče všech dětí  s trvalým pobytem na území Slezské Ostravy. Možnost přihlásit se do  pilotní fáze ale budou mít spolky a organizace nabízející volnočasové aktivity v celé  Ostravě. Rodiče budou moci dar od městského obvodu uplatnit skrze elektronické  correnty u všech registrovaných spolků a organizací.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do projektu se mohou zapojit rodiče všech dětí  s trvalým pobytem na území Slezské Ostravy. Možnost přihlásit se do  pilotní fáze ale budou mít spolky a organizace nabízející volnočasové aktivity v celé  Ostravě. Rodiče budou moci dar od městského obvodu uplatnit skrze elektronické  correnty u všech registrovaných spolků a organizací. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Novák, manažer projektu Corrency pro  Slezskou Ostravu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Náš projekt Corrency je transakčním systémem, který slouží k efektivní  distribuci veřejných financí. My jsme už dříve vnímali poptávku po distribuci  dotací, respektive veřejných financí, nějakým adresnějším směrem. Protože obvykle  bývají veřejné finance rozdávány nebo rozdělovány plošně. Náš systém funguje tak,  že skrze občany dostane obchodník nějakou finanční částku, kterou určí městská  část nebo město. A tato finanční částka má potom sloužit tomu obchodníkovi nebo  tomu občanovi k lepšímu zvládnutí nějaké ekonomické situace."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K platbě budou rodiče potřebovat jen občanský průkaz nebo  kód z SMS ve svém mobilním telefonu. Podmínkou je, že polovinu peněz zaplatí radnice  a druhou polovinu rodiče. Pilotní projekt proběhne ve dvou etapách. V květnu  až červenci a poté od srpna do listopadu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">K platbě budou rodiče potřebovat jen občanský průkaz nebo  kód z SMS ve svém mobilním telefonu. Podmínkou je, že polovinu peněz zaplatí radnice  a druhou polovinu rodiče. Pilotní projekt proběhne ve dvou etapách. V květnu  až červenci a poté od srpna do listopadu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Slezské proběhlo studentské zastupitelstvo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -185,111 +298,108 @@
         <w:t xml:space="preserve">Magdalena Fischerová, studentka  gymnázia:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na tuto akademii mě přivedl můj zájem o veřejné dění. Ráda bych  se v budoucnosti věnovala diplomacii."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Denis Hradil, 1. místopředseda spolku Mladí  občané:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Momentálně probíhá simulace fiktivního kraje, Novohradského  kraje, přičemž každá z těch stran má nějaký popisek. Jsou to opravdu  fiktivní strany a hnutí. Některé z nich vychází z reálných stran."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na zasedání se snaží studenti v simulacích prosadit v hlasování  programy svých stran.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na zasedání se snaží studenti v simulacích prosadit v hlasování  programy svých stran. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Magdalena Fischerová, studentka  gymnázia:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Což je právě hnutí, které se snaží prosadit zřízení galerie  nebo podporu sportu v našem kraji a zamezit rozvoji průmyslu. Naopak  chránit životní prostředí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Procházka, student gymnázia:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Podpořit tak průmysl v kraji. Chceme pozvat americké  firmy. Ale stále je to bázi trochu i s nadsázkou, protože víme, že v realitě  by to úplně tolik nefungovalo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Účastníci akademie jsou z celé země a cestují po  městech napříč republikou. Slezská Ostrava jim nabídla prostory radnice, kde  mohlo zasedání proběhnout.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Účastníci akademie jsou z celé země a cestují po  městech napříč republikou. Slezská Ostrava jim nabídla prostory radnice, kde  mohlo zasedání proběhnout. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Podobné projekty městský obvod pravidelně podporuje, protože  vedou k rozvoji takzvaných měkkých dovedností u studentů, kteří se jich  účastní. Já sám jsem se ve svých školních letech účastnil podobných simulací a  vidím velký potenciál v tom, že opravdu lidé mohou rozvinout nejenom své  měkké dovednosti, ale zároveň získat i spoustu nových informací. Třeba o tom,  jak zastupitelstva fungují."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cílem projektu není účastníky pouze vzdělat, ale ukázat jim  přínos aktivního zapojení do veřejného života, vzbudit v nich zájem o diskuzi a  dialog a dát jim nové možnosti, jak se realizovat ve svém životě. Ti nejlepší získají  možnost absolvovat stáž v Poslanecké sněmovně i hodnotné ceny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cílem projektu není účastníky pouze vzdělat, ale ukázat jim  přínos aktivního zapojení do veřejného života, vzbudit v nich zájem o diskuzi a  dialog a dát jim nové možnosti, jak se realizovat ve svém životě. Ti nejlepší získají  možnost absolvovat stáž v Poslanecké sněmovně i hodnotné ceny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Senioři oslavili masopust v KD Muglinov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -329,75 +439,73 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "No je to úplně super, protože vůbec neznám žádný takový nějaký  klub, který by toho dělal tolik pro tolik lidí. A ještě k tomu, aby to tak  dobře vypadalo. Opravdu se starají a máme to vždycky super a krásné. Jsme moc  spokojení." 2.) "Můžu říct, že jsem to nezažil nikde. A kde se tak ptám, tak  nikde nic takového není, jak tady. Takže super, úplně jednička. A vůbec, jak se  starají o nás, jak prostě všechno. Tak my se zase snažíme ulice a všechno,  dočistit, ať je to čisté a dohromady myslím, že velice dobrá spolupráce. Velice  dobrá." 3.) "To se nedá vysvětlit, to je něco úžasného." - Čeho se třeba zúčastňuje, kam chodíte? – "Všeho se zúčastňuji,  co jenom je možné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagmar Macháčková (ANO), místostarostka  Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na této akci třeba momentálně je 135 seniorů, kteří jsou nejenom  z DPS, ale i z bytečků, z domečků, z území Slezské Ostravy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V obvodu žije zhruba 4 tisíce seniorů nad 65 let, což je necelá  pětina z celkového počtu všech obyvatel. Radnice proto klade velký důraz na různé  proseniorské aktivity.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V obvodu žije zhruba 4 tisíce seniorů nad 65 let, což je necelá  pětina z celkového počtu všech obyvatel. Radnice proto klade velký důraz na různé  proseniorské aktivity. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagmar Macháčková (ANO), místostarostka  Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "O tuto akci je veliký zájem. Jelikož nám přibývá seniorů, a  to velice aktivních seniorů. Protože jsou to senioři od 65 až 70 let, kteří se  rádi baví. A proto na tyto akce chtějí chodit. Tak proto jsme zřídili nové  kluby seniorů, kde třeba i jeden klub seniorů už má 32 členů, kde třeba v tuto  dobu bylo jen 10 členů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuálně má Slezská Ostrava šest klubů seniorů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuálně má Slezská Ostrava šest klubů seniorů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -472,93 +580,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/slezskoostravsky-expres/slezskoostravsky-expres-28-02-2023-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>