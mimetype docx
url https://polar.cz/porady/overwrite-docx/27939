--- v0 (2025-12-22)
+++ v1 (2026-05-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.3.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci v Ostravě zabránili černé skládce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravští strážníci zabránili vzniku další černé skládky na území města. Přímo pod bezpečnostními kamerami totiž nákladní vůz vyklopil hromadu komunálního odpadu a odjel. Muž, kterého strážníci po chvíli na místě zastihli tvrdí, že chtěl odpad spálit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -605,75 +720,73 @@
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V době aktuální finanční a také energetické krize pozorujeme  to, že rodiny začínají šetřit. A jedna z prvních věcí, na které šetřit začínají,  tak jsou právě mimoškolní a volnočasové aktivity jejich dětí. Abychom tomuto  zabránili a podpořili právě mimoškolní a volnočasové aktivity dětí a mládeže na  Slezské, rozhodli jsme se zapojit do projektu Corrency, v rámci kterého  poskytneme každému dítěti na Slezské v letošním roce až 1 000 korun,  právě na aktivity spojené se sportem, ale třeba i mimoškolním vzděláváním v základních  uměleckých školách a podobně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Novák, manažer projektu Corrency pro  Slezskou Ostravu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedná se i příměstské tábory nebo tábory v létě, mohou  to být ZUŠ, cokoliv si ti rodiče vyberou. A ty děti nebudou tak ochuzeny o tyto  sportovní nebo volnočasové aktivity, na které by běžně nezbývalo dostatek finančních  prostředků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do projektu se mohou zapojit rodiče všech dětí  s trvalým pobytem na území Slezské Ostravy. Možnost přihlásit se do  pilotní fáze ale budou mít spolky a organizace nabízející volnočasové aktivity v celé  Ostravě. Rodiče budou moci dar od městského obvodu uplatnit skrze elektronické  correnty u všech registrovaných spolků a organizací.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do projektu se mohou zapojit rodiče všech dětí  s trvalým pobytem na území Slezské Ostravy. Možnost přihlásit se do  pilotní fáze ale budou mít spolky a organizace nabízející volnočasové aktivity v celé  Ostravě. Rodiče budou moci dar od městského obvodu uplatnit skrze elektronické  correnty u všech registrovaných spolků a organizací. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Novák, manažer projektu Corrency pro  Slezskou Ostravu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Náš projekt Corrency je transakčním systémem, který slouží k efektivní  distribuci veřejných financí. My jsme už dříve vnímali poptávku po distribuci  dotací, respektive veřejných financí, nějakým adresnějším směrem. Protože obvykle  bývají veřejné finance rozdávány nebo rozdělovány plošně. Náš systém funguje tak,  že skrze občany dostane obchodník nějakou finanční částku, kterou určí městská  část nebo město. A tato finanční částka má potom sloužit tomu obchodníkovi nebo  tomu občanovi k lepšímu zvládnutí nějaké ekonomické situace."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K platbě budou rodiče potřebovat jen občanský průkaz nebo  kód z SMS ve svém mobilním telefonu. Podmínkou je, že polovinu peněz zaplatí radnice  a druhou polovinu rodiče. Pilotní projekt proběhne ve dvou etapách. V květnu  až červenci a poté od srpna do listopadu. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">K platbě budou rodiče potřebovat jen občanský průkaz nebo  kód z SMS ve svém mobilním telefonu. Podmínkou je, že polovinu peněz zaplatí radnice  a druhou polovinu rodiče. Pilotní projekt proběhne ve dvou etapách. V květnu  až červenci a poté od srpna do listopadu.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -748,93 +861,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-03-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>