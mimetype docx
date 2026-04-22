--- v0 (2026-01-15)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.3.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepřeceňujte na horách síly a buďte opatrní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V lyžařských areálech V Beskydech i Jeseníkách  je stále dostatek sněhu a lyžaři je hojně navštěvují. Souvisí s tím bohužel i velké množství úrazů, které musejí ošetřovat zdravotníci. Horská služba proto zdůrazňuje, aby lyžaři byli opatrní a nepřeceňovali své síly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -272,53 +387,52 @@
         <w:t xml:space="preserve">Kromě přístroje na detekci drog městská policie pořídila i defibrilátory.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ty přivítal i Vítězslav Hlaváč, který při záchraně života již zasahoval.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vítězslav Hlaváč, strážník MP Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Už se to stalo s tím, že už bylo bohužel pozdě. Určitě to je výhoda, většinou jsme na místě první. Snad se to nebude muset použít, ale když už na to přijde, tak to určitě pomůže."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Už se to stalo s tím, že už bylo bohužel pozdě. Určitě to je výhoda, většinou jsme na místě první. Snad se to nebude muset použít, ale když už na to přijde, tak to určitě pomůže." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Městská policie pořídila celkem šest defibrilátorů, do každého auta jeden.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -372,228 +486,221 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "No je to dobré, podle mě je to i pěkně udělané." 2.) "Přišli jsme se podívat, já si myslím, že to je velice dobrý úmysl  toto zřídit, protože ten hřbitov už je malý." 3.) "To bych ani nečekala, protože tady byly ruiny a je to pěkně  upravené, jsem překvapená.¨"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Byly tady skleníky, ty se nakonec odstranily. Byl tady i komín,  který sloužil k těm skleníkům. Ten šel taky k zemi. No a zbyla tady  volná parcela, která se zrekultivovala. Na tu podobu, kterou můžete vidět. Je  to si myslím pěkné a důstojné místo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nové části hřbitova požehnali při slavnostním otevření kněží  z Římskokatolické farnosti Frýdek i Místek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nové části hřbitova požehnali při slavnostním otevření kněží  z Římskokatolické farnosti Frýdek i Místek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Novinkou je tady zřízení kolumbária, které občané také  požadovali. Už v několika městech to funguje, ve Frýdku-Místku je to  poprvé. S tím, že je tam zhruba necelých 700 míst, která se postupně  zaplní. A celkově tady přibyde necelých 2 000 hrobových míst."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V jednotlivých schránkách kolumbária mohou být umístěny  až čtyři urny s žulovými deskami. K dispozici je nové parkoviště s 19  místy, přibyl orientační systém, osm míst na odběr vody a stojany na kola. Celý  areál je osvětlen a bezpečnost zvýší 12 kamer.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V jednotlivých schránkách kolumbária mohou být umístěny  až čtyři urny s žulovými deskami. K dispozici je nové parkoviště s 19  místy, přibyl orientační systém, osm míst na odběr vody a stojany na kola. Celý  areál je osvětlen a bezpečnost zvýší 12 kamer. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Rozšíření hřbitova je investice, kterou Frýdek-Místek  potřeboval. Je třeba říct, že to není běžná investice, ale zároveň pokud se  podíváme kolem sebe, tak je to velmi povedená akce, kterou vzniklo důstojné místo,  kterým Frýdek-Místek zajistil svou potřebu na minimálně desítky let."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Součástí obrovské investiční akce za 64 milionů korun byla  také výsadba 79 stromů a 2882 kusů keřů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Součástí obrovské investiční akce za 64 milionů korun byla  také výsadba 79 stromů a 2882 kusů keřů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Macura, předseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To rozšíření hřbitova byla pro nás velká zakázka. V podstatě  se to ukázalo jako největší jednotlivá zakázka v novodobé historii  technických služeb. Zajímavá pro nás byla tím, že jsme museli koordinovat v podstatě  všechny profese, které máme. Technické služby mají přes 200 pracovníků a  troufám si říct, že většina z nich se na té stavbě také podílela. Takže  byla to pro nás opravdu veliká akce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zájemci o získání místa se mohou obracet na správce  hřbitova. V rámci území má město další navazující plochu v rezervě  pro budoucí využití se stejným účelem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zájemci o získání místa se mohou obracet na správce  hřbitova. V rámci území má město další navazující plochu v rezervě  pro budoucí využití se stejným účelem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 2. 3. 2023 16.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Fakultní nemocnice Ostrava přijala dva zraněné po pádu z výšky. Záchranáři nejprve přivezli 26letého muže s poraněním nohou a páteře po pádu z balkonu ve třetím patře v Ostravě. Vrtulník potom dopravil do stejné nemocnice 21letého muže po pádu ze střechy v Odrách na Novojičínsku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Fakultní nemocnice Ostrava přijala dva zraněné po pádu z výšky. Záchranáři nejprve přivezli 26letého muže s poraněním nohou a páteře po pádu z balkonu ve třetím patře v Ostravě. Vrtulník potom dopravil do stejné nemocnice 21letého muže po pádu ze střechy v Odrách na Novojičínsku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hokejisté Poruby už znají soupeře pro čtvrtfinále play-off Chance ligy. Ostravané si to od středy 8. března rozdají na tři vítězství se Zlínem, kde také odehráli poslední utkání základní části. Ve středu tam padli 2:3 po nájezdech. Série odstartuje úvodními dvěma duely v porubské RT Torax Aréně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Fotbalisté MFK Karviná jsou skvěle připraveni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Fotbalisté MFK Karviná mají za sebou poslední finální týden plný intenzivních tréninků a posledních přípravných utkání. Na jarní část sezóny jsou skvěle připraveni. První domácí zápas je čeká už tuto neděli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Fotbalisty MFK Karviná čeká už tuto neděli první zápas na domácím hřišti s Příbramí. Připraveni jsou velmi dobře, jejich ambice míří zpátky do první ligy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Fotbalisty MFK Karviná čeká už tuto neděli první zápas na domácím hřišti s Příbramí. Připraveni jsou velmi dobře, jejich ambice míří zpátky do první ligy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Hejdušek, trenér MFK Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Máme za sebou x přípravných utkání, my jsme se zaměřovali na kvalitnější defenzívu, abychom nedostali hodně branek i na útočnou fázi, abychom byli daleko více silnější na míči."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cyklus tréninků byl poslední týdny intenzivní, kdy se trénovalo dvoufázově.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Žídek, hráč MFK Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ta příprava je dlouhá, ale myslím si, že ji zvládají všichni kluci velice dobře, i když opakuji, je to náročné denně trénovat dvakrát po dobu pěti šesti týdnů je prostě hodně.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Od startu sezony chce tým postupovat nahoru a vrátit se zpátky do první ligy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Od startu sezony chce tým postupovat nahoru a vrátit se zpátky do první ligy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Žídek, hráč MFK Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jdeme s jasnou vizí postoupit a uděláme pro to všechno, co je v našich silách."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Hejdušek, trenér MFK Karviná:</w:t>
       </w:r>
       <w:r>
@@ -703,93 +810,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-03-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>