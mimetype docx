--- v1 (2026-04-22)
+++ v2 (2026-09-05)
@@ -852,51 +852,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-03-2023-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-03-2023-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>