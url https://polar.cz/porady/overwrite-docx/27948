--- v0 (2026-01-15)
+++ v1 (2026-05-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.3.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MP Havířov má nový digitální přístroj na odhalení drog</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Městská policie v Havířově má nový digitální přístroj na drogy. Ten dokáže analyzovat šest návykových látek. Strážníci mohou na místě také rovnou vytisknout doklad s výsledky, který slouží jako důkaz. Městská policie současně pořídila i do všech vozidel defibrilátory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -74,53 +189,52 @@
         <w:t xml:space="preserve">Kromě přístroje na detekci drog městská policie pořídila i defibrilátory.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ty přivítal i Vítězslav Hlaváč, který při záchraně života již zasahoval.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vítězslav Hlaváč, strážník MP Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Už se to stalo s tím, že už bylo bohužel pozdě. Určitě to je výhoda, většinou jsme na místě první. Snad se to nebude muset použít, ale když už na to přijde, tak to určitě pomůže."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Už se to stalo s tím, že už bylo bohužel pozdě. Určitě to je výhoda, většinou jsme na místě první. Snad se to nebude muset použít, ale když už na to přijde, tak to určitě pomůže." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Městská policie pořídila celkem šest defibrilátorů, do každého auta jeden.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -174,119 +288,115 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "No je to dobré, podle mě je to i pěkně udělané." 2.) "Přišli jsme se podívat, já si myslím, že to je velice dobrý úmysl  toto zřídit, protože ten hřbitov už je malý." 3.) "To bych ani nečekala, protože tady byly ruiny a je to pěkně  upravené, jsem překvapená.¨"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Byly tady skleníky, ty se nakonec odstranily. Byl tady i komín,  který sloužil k těm skleníkům. Ten šel taky k zemi. No a zbyla tady  volná parcela, která se zrekultivovala. Na tu podobu, kterou můžete vidět. Je  to si myslím pěkné a důstojné místo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nové části hřbitova požehnali při slavnostním otevření kněží  z Římskokatolické farnosti Frýdek i Místek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nové části hřbitova požehnali při slavnostním otevření kněží  z Římskokatolické farnosti Frýdek i Místek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Novinkou je tady zřízení kolumbária, které občané také  požadovali. Už v několika městech to funguje, ve Frýdku-Místku je to  poprvé. S tím, že je tam zhruba necelých 700 míst, která se postupně  zaplní. A celkově tady přibyde necelých 2 000 hrobových míst."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V jednotlivých schránkách kolumbária mohou být umístěny  až čtyři urny s žulovými deskami. K dispozici je nové parkoviště s 19  místy, přibyl orientační systém, osm míst na odběr vody a stojany na kola. Celý  areál je osvětlen a bezpečnost zvýší 12 kamer.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V jednotlivých schránkách kolumbária mohou být umístěny  až čtyři urny s žulovými deskami. K dispozici je nové parkoviště s 19  místy, přibyl orientační systém, osm míst na odběr vody a stojany na kola. Celý  areál je osvětlen a bezpečnost zvýší 12 kamer. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Rozšíření hřbitova je investice, kterou Frýdek-Místek  potřeboval. Je třeba říct, že to není běžná investice, ale zároveň pokud se  podíváme kolem sebe, tak je to velmi povedená akce, kterou vzniklo důstojné místo,  kterým Frýdek-Místek zajistil svou potřebu na minimálně desítky let."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Součástí obrovské investiční akce za 64 milionů korun byla  také výsadba 79 stromů a 2882 kusů keřů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Součástí obrovské investiční akce za 64 milionů korun byla  také výsadba 79 stromů a 2882 kusů keřů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Macura, předseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To rozšíření hřbitova byla pro nás velká zakázka. V podstatě  se to ukázalo jako největší jednotlivá zakázka v novodobé historii  technických služeb. Zajímavá pro nás byla tím, že jsme museli koordinovat v podstatě  všechny profese, které máme. Technické služby mají přes 200 pracovníků a  troufám si říct, že většina z nich se na té stavbě také podílela. Takže  byla to pro nás opravdu veliká akce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zájemci o získání místa se mohou obracet na správce  hřbitova. V rámci území má město další navazující plochu v rezervě  pro budoucí využití se stejným účelem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zájemci o získání místa se mohou obracet na správce  hřbitova. V rámci území má město další navazující plochu v rezervě  pro budoucí využití se stejným účelem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nepřeceňujte na horách síly a buďte opatrní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -545,150 +655,115 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Výstava Růženy Urbanové v Sala terreně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstruovaná Sala terrena bruntálského zámku pokračuje ve svých výtvarných aktivitách. Po krnovské Radmile Měsícové dala prostor bruntálské výtvarnici a lektorce Růženě Urbanové. Barevné dívčí portréty dokonale zpestřují chvílemi nepříjemné zimní počasí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Přestože výtvarnice Růžena Urbanová začala s malováním až ve zralém věku, rychle se vypracovala ve zkušenou malířku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Růžena Urbanová, vystavující malířka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Začala jsem až v 60 letech a od těch 60 let už jsem vystavovala v mnoha okolních státech, když tam jezdím na plenéry, mám tam vlastně ve všech zemích, ať už je to Slovensko, Polska, Maďarsko, vystavovala jsem dokonce až v Itálii v našem družebním městě Castelerano spolu s Ivetou Filipčíkovou.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Malířka se věnuje technice, kterou doma může vyzkoušet v podstatě každý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Růžena Urbanová, vystavující malířka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to kresba, používám normálně školní pastelky, které mají nádhernou barevnou stopu a akrylové barvy na plátno, takže je to malování. Pastelkou ten velký formát mi trvá i celý týden, protože to je skutečně čárka vedle čárky a protože já nemám tradiční malbu akrylem, který se nanáší ve velkých vrstvách. Já vymalovávám, v podstatě vykresluji barvami.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Výstava je tematicky zaměřená na ženský portrét s důrazem na oči.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Růžena Urbanová, vystavující malířka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Mnohé jsou spíše z mých představ, některé mám i podle fotografie, jsou to portréty a ty, které jsou tak trošku stylizované,  tak ty jsou můj námět, můj nápad. Většinou ženy, ale hlavně oči.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Zatloukal (nez.), místostarosta Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já bych v prvé řadě chtěl poděkovat paní Růženě Urbanové, že mě pozvala na její vernisáž těchto obrazů v krásné sala terreně bruntálského zámku. Jsem rád, že v Bruntále máme mimo profesionálních umělců také takové polo profesionály a že i na takovou výstavu přijde velké množství lidí a obdivovatelů její práce.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Pospíšil, návštěvník a zastupitel města:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Obrázky jsou moc krásné, je vidět, že to má v ruce a je to opravdu velice šikovná paní naše Růžena.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Kromě pedagogické a lektorské práce čeká malířku v nejbližší době výstava v Ostravě, výstava při zahájení sezóny na zámku Linhartovy a na podzim pořádání mezinárodního malířského plenéru v Bruntále.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -792,93 +867,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-03-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>