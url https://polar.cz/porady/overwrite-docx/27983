--- v0 (2026-01-15)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.3.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravská MP v náboru cílí i na starší a zájemce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravském školícím centru jsou na svou práci připravováni noví strážníci z celého našeho i Olomouckého kraje. V těchto dnech se chystá jubilejní stý kurz a například v Ostravě je o nové strážníky stále velký zájem. Nábor cílí i na starší a zkušenější uchazeče.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -289,53 +404,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Těrlický domeček bude lépe chráněný proti požáru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vyšší ochranu před případným požárem chtějí mít v těrlickém domě s malometrážními byty, které obývají především starší lidé. Obec tam instaluje požární čidla a modernizuje i systém únikových cest.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Panelový dům v Nábřežní ulici v centru Těrlicka prochází průběžnou modernizací. Radnice Postupně instaluje do bytů detektory kouře, ale modernizací projdou i únikové cesty a nouzové osvětlení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Panelový dům v Nábřežní ulici v centru Těrlicka prochází průběžnou modernizací. Radnice Postupně instaluje do bytů detektory kouře, ale modernizací projdou i únikové cesty a nouzové osvětlení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já si myslím, že to je dobrá věc. Bydlela jsem 60 roků v Havířově a tam se to dávalo do těch bytu nahoru na stropy. A tady jsou dost takoví už i starší lidé, takže by jim to dost pomohlo, kdyby se něco stalo.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Biegun (Naše Těrlicko), starosta Těrlicka:</w:t>
       </w:r>
       <w:r>
@@ -456,54 +570,50 @@
         <w:t xml:space="preserve">Krátké zprávy 8. 3. 16.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velká poptávka po zaměstnání na zkrácený úvazek, ale minimální nabídka ze strany firem. To byl důvod, proč Úřad práce připravil program na podporu flexibilního zaměstnání. V rámci něj finančně přispívá zaměstnavatelům, kteří taková místa vytvoří. Na Opavsku vzniklo během dvou let díky tomuto programu 24 takových míst.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krajský úřad Moravskoslezského kraje zve na veřejné projednání záměru Ředitelství silnic a dálnic ČR kvůli obchvatu Vlčovic.  13. března bude v místním Kulturním domě  představen projekt nové trasy silnice 1/58 Frenštát pod Radhoštěm – Vlčovice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...2 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce Památníku II. světové války v Hrabyni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na konci dubna bude otevřená nová expozice hrabyňského Národního památníku II. světové války, který je součástí Slezského zemského muzea. Vévodit jí bude velkolepá bojová scéna odkazující na Ostravsko-opavskou operaci. Expozici doplní také moderní audiovizuální technika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -526,129 +636,108 @@
         </w:rPr>
         <w:t xml:space="preserve">Kamila  Poláková, vedoucí Národního památníku II. světové války,  Hrabyně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Zůstala  tady maketa domu Hrabyňského č. 72. Na ni navazuje městský dům  a na něj aranžovaná scéna s tankem T-34,  která je věnována osvobození a bojům o velká města.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Velikost  makety sovětského tanku odpovídá skutečnosti, ovšem zhotovený je  ze dřeva a z plastu. To německý a sovětský kanón jsou originálními  zbraněmi.     Velkolepou  scénu doplní ještě protiletecký kryt s reálnými zvuky letadel  pro dokreslení atmosféry války.   Na  plátno nad scénou se budou promítat historické filmy, které se  ostravsko-opavské operace týkají. V expozici budou dotykové  obrazovky, které doplní informace také v podobě fotografií,  dokumentů nebo vzpomínek pamětníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Vitríny  se začínají postupně zaplňovat vojenskými uniformami i dobovým  oblečením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana  Polášová, dokumentaristka, Národní památník II. světové  války, Hrabyně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tady  máme radistku a velitele výsadku. Mají na sobě uniformy, které  jsme nechali ušít přímo pro tuto výstavu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Na  svém místě už jsou figuríny s uniformou protektorátního  četníka, vojáků západní i východní fronty nebo německé  tajné policie – gestapa. Jednotlivé scény doplní drobnosti  každodenního života. Chybí ještě válečné zbraně,  které čekají na svou chvíli v depozitáři.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek  Slanina, kurátor – zbrojíř, Národní památník II. světové  války, Hrabyně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Zbraně  se budou instalovat pochopitelně až nakonec, z bezpečnostních  důvodů. A také proto, že se musí všechno důkladně nachystat,  připravit. Vytáhnout  z boxů po konzervaci.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  V  expozici budou také nové panely s informacemi o II. světové  válce.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamila  Poláková, vedoucí Národního památníku II. světové války,  Hrabyně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My  jsme více rozšířili to, proč vlastně II.světová válka  vypukla. Tzn. rok 1938 a 1939. Zároveň jsme přidali více  informací o domácím odboji.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Kvůli  kompletní rekonstrukci vnitřní expozice za 35 mil. Kč je od konce  roku 2021 památník uzavřený. Ovšem termín otevření už se  blíží. Veřejnost si jej bude moci přijít poprvé prohlédnout  29. dubna.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -724,93 +813,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-03-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>