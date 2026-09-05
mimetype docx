--- v1 (2026-04-21)
+++ v2 (2026-09-05)
@@ -855,51 +855,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-03-2023-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-08-03-2023-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>