--- v0 (2026-01-14)
+++ v1 (2026-04-29)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.3.2023, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na začátku záchrany života byli vycvičení policisté</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Řetězec přežití, na jehož začátku byla policejní hlídka, znamená záchranu života pro muže, který v Ostravě zkolaboval přímo na ulici. Policisté zahájili oživování, které přebrala záchranná služba  a dokončili zdravotníci v nemocnici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -211,53 +326,52 @@
         <w:t xml:space="preserve">Irma Kaňová, PR manažer Nemocnice Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Dnešní den ledvin je znovu obnovená tradice, kdy jsme měli tříletou pauzu bohužel kvůli covidu a je to vidět, že si lidé odvykli chodit na tyto preventivní akce. Je to škoda."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na preventivní vyšetření ledvin by měli pravidelně co čtyři roky chodit lidé nad padesát let, také lidé s genetickou predispozicí a jednou ročně pak pacienti, kteří se léčí s vysokým krevním tlakem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké 9. 3. 2023 16.00 - 1</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zprávy krátké 9. 3. 2023 16.00 - 1 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fakultní nemocnici Ostrava navštívila ředitelka české pobočky Světové zdravotnické organizace Zsofia Pusztai. Zjišťovala informace o organizaci péče o dětské pacienty na psychiatrickém oddělení. Členové multidisciplinárního týmu oddělení jsou totiž aktivně zapojeni do projektu na pomoc ukrajinským uprchlíkům, který WHO finančně podporuje.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policie vyšetřuje tragickou dopravní nehodu, která se stala ve středu 8. března před 18. hodinou v Ostravě-Heřmanicích. Na ulici Koněvova devětašedesátiletý řidič v autě Dacia vyjel ze silnici a narazil do plotu. I přes rychlou pomoc zemřel. Policistům by pomohly výpovědi případných svědků nebo záznamy z palubních kamer projíždějících vozidel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -353,63 +467,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel  Gilášek, pracovník v sociálních službách, Charita Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je  to větší plocha, mohu tam dát větší hrnce, větší nádobí.  A každou plotýnku si mohu nastavit časově zvlášť a nemusím  hlídat, ať se mi něco nepřipálí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  V  nové kuchyni se připravují nejen tradiční česká jídla, ale  také třeba francouzské pokrmy, které   má v oblibě Pavel  Gilášek. Ten s klienty vaří už dvě desetiletí.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Ovšem  prostřením stolu nic nekončí, ale právě začíná. Na řadě  jsou příjemné chvíle u společného jídla a také povídání.     </w:t>
-[...11 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">  Ovšem  prostřením stolu nic nekončí, ale právě začíná. Na řadě  jsou příjemné chvíle u společného jídla a také povídání.            </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tři ulice na Slezské Ostravě procházejí velkou rekonstrukcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -435,82 +538,80 @@
         <w:t xml:space="preserve">Richard Vereš (ANO), starosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedná se o dlouho připravovanou investiční akci, která  defacto stála od roku 2004. A to z důvodů špatného stavu kanalizace. Nám  se v minulých letech podařilo sehnat finanční prostředky právě na opravu  kanalizace, která v těchto dnech probíhá. A na ni pozvolna naváže právě  oprava povrchu komunikací. Jak vozovky, tak chodníků na zmíněných třech  ulicích. Tyto vozovky i chodníky jsou ve velmi špatném technickém stavu. Na což  si často stěžovali například rodiče, kteří vozili své děti do školky na ulici  Zámostní. Proto věříme, že bude oceněna rekonstrukce těchto ulic. Zároveň  vznikne nová piazzetta mezi ulicemi Zámostní a Sazečská. A bude také upraven  celkově veřejný prostor."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Lyčka (ANO), místostarosta Slezské Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ty práce na kanalizaci a vodě by měly trvat zhruba do konce  března. A potom bychom měli pokračovat my na rekonstrukci těchto ulic. Včetně samozřejmě  chodníků a sadových a parkových úprav. Tuto akci provádějí Inženýrské dopravní  stavby Olomouc a veřejná zakázka je za necelých 27 milionů korun. Souběžně  probíhá tady rekonstrukce nebo spíš zhotovení čtyř polozapuštěných kontejnerů.  Tady na ulici Zámostní, kde v podstatě jsme i v souladu a jsme rádi za  součinnost s paní Řepkovou, majitelkou sousedního pozemku a rovněž té  budovy, kde se snažíme i podchytit ujíždění svahu, pokud by nastalo. Tak  abychom byli v souladu. Takže toto jsou teď hlavní věci, které tady probíhají."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Instalace nových kontejnerů by měla být hotová do konce  března. Opravy silnic a chodníků by měly trvat až do konce listopadu. V ulicích  bude umístěn také nový mobiliář a rozsáhlou obměnou projde i zeleň.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Instalace nových kontejnerů by měla být hotová do konce  března. Opravy silnic a chodníků by měly trvat až do konce listopadu. V ulicích  bude umístěn také nový mobiliář a rozsáhlou obměnou projde i zeleň. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zprávy krátké 9. 3. 2023 16.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na půdě gymnázia Mikuláše Koperníka v Bílovci vznikne holubník řízený počítačem. Škola navázala spolupráci s ostravskou iniciativou Městské holubníky a chce přirozeným způsobem pomoct snižovat populaci divokých holubů. Do projektu se zapojí i žáci. Na místě budou kamery, váhy a počítadla. Hlavním principem regulace je výměna vajíček holubů za atrapy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tři největší česká města Praha, Brno, Ostrava a společně s nimi i Moravskoslezský kraj se od 14. do 17. března budou dohromady prezentovat na dalším ročníku MIPIM ve Francii. Jde o prestižní veletrh investičních příležitostí ve městě Cannes.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tři největší česká města Praha, Brno, Ostrava a společně s nimi i Moravskoslezský kraj se od 14. do 17. března budou dohromady prezentovat na dalším ročníku MIPIM ve Francii. Jde o prestižní veletrh investičních příležitostí ve městě Cannes. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nejlepší truhlář se učí v novojičínské škole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -677,93 +778,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-09-03-2023-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>