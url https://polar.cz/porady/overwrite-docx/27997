--- v0 (2026-02-10)
+++ v1 (2026-04-17)
@@ -1,87 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.3.2023, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miniexpres Horní Suché</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pěvecký sbor Slavíci pilně zkouší na svá vystoupení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Všichni Hornosušané mají v paměti ženský pěvecký sbor Šárka, který měl 50letou historii. Nyní začala nová éra a soubor pokračuje dál jako Smíšený pěvecký sbor Slavíci z Horní Suché. Vždy jednou týdně se scházejí členové na zkoušce. Společně pak vystupují na kulturních akcích, a to ne jen v obci, ale v celém regionu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Tvardík, předseda pěveckého sboru Slavíci: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Nás je teď momentálně 36, chceme to dotáhnout na 40, což by bylo akorát i podle paní dirigentky, tak by si to přála a ten repertoár je různý. Zpíváme i moderní písničky, zpíváme třeba i hornické písničky, podle akcí, na které my přijdeme.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Nás je teď momentálně 36, chceme to dotáhnout na 40, což by bylo akorát i podle paní dirigentky, tak by si to přála a ten repertoár je různý. Zpíváme i moderní písničky, zpíváme třeba i hornické písničky, podle akcí, na které my přijdeme.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milena Tvardíková, členka pěveckého sboru Slavíci: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Atmosféra je tady vynikající. Ten smíšený spor má něco do sebe. Ne jen po stránce kamarádství, nebo přátelství, ale hlavně, co se týče hlasu, protože ty mužské hlasy ten sbor usadí, upevní.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sbor vede zkušená dirigentka Dagmar Czinege.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -198,93 +312,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/miniexpres-horni-suche/miniexpres-horni-suche-10-03-2023-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>