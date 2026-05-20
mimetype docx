--- v0 (2026-03-27)
+++ v1 (2026-05-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.3.2023, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Vereš složil slib zastupitele MS kraje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastupitelstvo Moravskoslezského kraje začalo tentokrát začalo slavnostním ceremonií. Starosta Slezské Ostravy Richard Vereš totiž nahradil svého stranického kolegu a složil slib zastupitele.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -195,80 +310,75 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivana  Beštová, odborný poradce, Úřad  práce Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Poskytuje  zaměstnavatelům příspěvek na mzdové náklady na zaměstnance,  kterého vezmou na zkrácený úvazek.  Příspěvek  je až do výše 100 % vynaložených mzdových nákladů." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Příspěvek mohou zaměstnavatelé čerpat po dobu tří až dvanácti měsíců.</w:t>
       </w:r>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">  Na  Opavsku za uplynulé dva roky vzniklo 24 takovýchto dotovaných  míst. Je to také díky tomu, že zaměstnanci Úřadu práce ČR  sami oslovují zaměstnavatele, a program jim nabízejí.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">   Na  Opavsku za uplynulé dva roky vzniklo 24 takovýchto dotovaných  míst. Je to také díky tomu, že zaměstnanci Úřadu práce ČR  sami oslovují zaměstnavatele, a program jim nabízejí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivana  Beštová, odborný poradce, Úřad  práce Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Projekt  je zajímavý pro uchazeče s nějakým hendikepem. Konkrétně  zdravotním, pokud pečují o osobu blízkou nebo o děti do 10 let.  Také  to zajímá osoby, které mají objektivní důvod pracovat na  zkrácený úvazek.  Může to být soulad zaměstnání se studiem  apod."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Projekt je určený všem,  kteří obtížně hledají práci, protože z různých důvodů  nemohou být zaměstnáni na plný úvazek. Možnost čerpat dotace  mají zaměstnavatelé ještě do konce června.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">USAR tým ocenilo krajské zastupitelstvo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -278,54 +388,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V únoru zasáhlo Turecko ničivé zemětřesení. Na pomoc z naší země vyrazil speciálně vycvičený tým USAR hasičského záchranného sboru. Přibližně polovina z jeho 68 členů byla tvořen hasiči z našeho regionu. Za odvedenou práci jim v pátek poděkovalo i zastupitelstvo MS kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Vondrák, hejtman MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Dovolte mi, abych jim udělil čestné uznání za to, co udělali po ničivém zemětřesení a za mimořádné pracovní nasazení a obětavou práci při záchranných pracích."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Hejtman MS kraje Ivo Vondrák také předal veliteli celého USAR odřadu čestné uznání.  </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Hejtman MS kraje Ivo Vondrák také předal veliteli celého USAR odřadu čestné uznání.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Němčík, velitel USAR týmu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Čestné uznání je samozřejmě oceněním pro celý tým a já si toho velmi vážím. Situace v Turecku nebyla jednoduchá a přesvědčili jsme se o tom i v rámci celosvětového setkání týmlídrů, které se odehrálo v Singapuru v minulém týdnu." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">USAR tým v našem kraji funguje už více než 15 let a díky výcviku i několika ostrým nasazením patří ke světové špičce. Je připravován k práci při přírodních a jiných neštěstích k vyhledávání osob zavalených v sutinách.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -364,52 +473,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Hlavatý, grafik, malíř: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Věděl jsem, že můžeme někde narazit, ale nepočítal jsem s tím. Na ty první soudy, první řízení, tak se tady sjížděli právníci z celé republiky, protože tady se modelovalo, jak to bude vypadat dál u podobných případů. Čili hanobení ústavního činitele, hanobení státu a armád socialistické soustavy.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pavel Hlavatý se vrátil z vězení s podlomeným zdravím a na dvacet let nesměl vystavovat, ani učit. Následně vystavoval svá díla po celém světě a je držitelem 65 mezinárodních cen za umění. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Sleduji jeho tvorbu celou tu dobu a velmi ji obdivuji. Podle mne naprosto bezkonkurenční."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výstava je v KD L. Janáčka k vidění do konce března.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
@@ -499,143 +606,140 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rylko</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,  místopředseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedná se o samosběrný čisticí stroj, který má i úvodní  zkrápění, aby se neprášilo. Má válcový kartáč mezi nápravami, přimetací kartáč.  Všechny tyto kartáče ten smetený materiál nametou před sací hubici a sací hubice  s výkonem zhruba 10 tisíc metrů krychlových za hodinu je schopna všechno  tohle pojmout."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nákladový prostor má objem sedm metrů krychlových a dokáže  tak zamést až 7 tun materiálu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nákladový prostor má objem sedm metrů krychlových a dokáže  tak zamést až 7 tun materiálu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rylko</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,  místopředseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tento stroj se používá hlavně na práce takového nejhrubšího  zametání. Nebo práce, kdy je zapotřebí na jednom místě smést poměrně velké  množství materiálu. Jak to je například nyní po zimním období, kdy se zametají  zbytky posypového materiálu. Nebo můžeme tento stroj používat i při opravách  silnic, když se zametá zfrézovaný živičný kryt. Případně se tento stroj ještě  používá třeba při čištění pouličních vpustí. A to se provádí pomocí sací  hubice, která je v zadní části stroje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stroj je vyrobený na zakázku v Anglii a čekalo se na  něj zhruba rok od objednání. Jeho pořizovací cena vyšla na 6 milionů 400 tisíc  korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stroj je vyrobený na zakázku v Anglii a čekalo se na  něj zhruba rok od objednání. Jeho pořizovací cena vyšla na 6 milionů 400 tisíc  korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rylko</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">,  místopředseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Této velikosti je ten stroj pouze jeden v technických službách.  Ten starý opotřebený byl odprodán. A doplňuje flotilu chodníkových zametačů,  které jsou dva. Plus k tomu máme ještě jeden speciální městský zametač,  takového středního rozměru."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Musálková Jeckelová, mluvčí Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "14. března začne ve Frýdku-Místku jarní úklid. Technické  služby po zimě zprovoznily tento velký vysavač, který využijí právě v rámci  jarního úklidu. Tento stroj je ideální právě na historické zóny, kde dokáže  posbírat všechen drobný nepořádek. Například nedopalky a drobné smetí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Řidiči by také měli myslet na blokové čistění, které je  součástí jarního úklidu. Rozplánovaný harmonogram najdou zájemci na webu města.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Řidiči by také měli myslet na blokové čistění, které je  součástí jarního úklidu. Rozplánovaný harmonogram najdou zájemci na webu města. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Discgolfistům v novojičínském parku hrál Smetana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -819,93 +923,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-03-2023-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>