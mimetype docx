--- v1 (2026-05-20)
+++ v2 (2026-09-05)
@@ -965,51 +965,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-03-2023-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-10-03-2023-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>