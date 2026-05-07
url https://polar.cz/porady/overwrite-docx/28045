--- v0 (2025-12-22)
+++ v1 (2026-05-07)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.3.2023, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Domov Duha už přišel o svůj “krček”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Domov Duha na Máchově ulici už se proměnil ve staveniště. Rekonstrukce a přístavba, která zvýší jeho kapacitu o více než třicet lůžek, má být hotova zhruba za rok.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -69,57 +184,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Už loni na podzim se všech 41 obyvatel  domova na Máchově ulici přestěhovalo do náhradních prostor Domova mládeže ve Frenštátě pod Radhoštěm, kam za nimi dojíždí i zaměstnanci zařízení. Přestavba, jejíž cena byla stanovena na 211 milionů korun, má skončit zhruba za rok.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Navrátil (KDU-ČSL), náměstek hejtmana MS kraje pro sociální oblast: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Samozřejmě stavba, když zasáhne do staré budovy, zjistí se i škody a nedostatky, které tam jsou. My teď řešíme hlavně problém se střechou a hlavně se stropy. Takže tam budeme asi muset přidat trošku více peněz, ale my jsme slíbili klientům, že se brzy vrátí do zařízení zpátky, z Frenštátu, kde byli přestěhováni, a proto se snažíme i se stavební firmou dodržet termín.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dana Jančálková, ředitelka Domova Duha Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tak je to samozřejmě pro nás velmi složité, protože nejsme jenom jedna budova. Máme ještě budovu na Bezručově, kde zůstalo 88 uživatelů, defacto odstřihnutých od zahrady, dále máme na Hřbitovní 95 uživatelů a samozřejmě ve Frenštátě v náhradních prostorách máme 41 uživatelů a tam se také snažíme nejvíce tu naši podporu a lásku, aby to tam zvládli a aby věděli, že jsme s nimi.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O rekonstrukci budovy domova na Máchově ulici usilovalo jeho vedení a pracovníci od roku 2015. Stavebním zásahem se jeho kapacita zvedne o 32 lůžek. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -206,55 +314,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já si myslím, že je to velmi dobrá snaha, i sma pořádám akce, které by měly propojit občany a podpořit ten komunitní život. Myslím si, že každá taková snaha v rámci toho města je velmi dobrá. “</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Věra Janíková, Novojičínská otevřená společnost: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“To je cílem tohoto setkání, abychom se dali dokupy a začali tento rok pojímat trošku šířeji.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dosud Novojičínská otevřená společnost organizuje například setkání u příležitosti připomínky 17. listopadu, srpna 1968, Masarykova odkazu, výročí úmrtí Václava Havla nebo upálení Jana Palacha a podobně. Tato společnost také iniciovala pojmenování prostoru před Žerotínským zámkem Nádvoří Václava Havla.  </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Truhlář ze zdejšího učiliště vyhrál republikovou soutěž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -456,93 +559,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-17-03-2023-16-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>